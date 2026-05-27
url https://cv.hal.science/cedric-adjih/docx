--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Adjih </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Adjih, Research Scientist,  TRiBE Team, Inria Saclay-Ile-de-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cedric Adjih in a research scientist in Inria, Saclay, France - in the TRiBE Team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received his doctoral degree in 2001 from the University of Versailles (France). He graduated from the ECP in 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests have focused on all aspects of wireless multi-hop networks (ad-hoc networks, mesh networks, sensor networks): performance evaluation, conception, implementation, and experimentation, with a specific focus on multi-hop routing, and also additional aspects such as quality of service, auto-configuration, security, multicast, broadcast, resilience….</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More recently, he has focused on Internet of Things (IoT), and modern methods and architectures of communications, such as network coding, and information centric networking (mostly applied to IoT), and on 5G-and-beyond communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is one of the co-authors of the OLSR protocol (for ad-hoc networks), of the protocol DRAGONCAST (for network coding) and a contributor to the OPERA/OCARI protocol stack (for wireless sensor networks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cedric Adjih is/has been involved in several projects, including: CEFIPRA (D2D 5G+, on D2D and access, 2014-2017), H2020 AGILE (2016-2019), H2020 ARMOUR, Equipex-FIT (2011-2019), GETRF (2011-2014, innovative protocols to improve multi-hop military networks, including ad-hoc and wireless sensor networks), FUISmartMesh (2009-2013, a System@tic project that designed and demonstrated a smart sensor system based on mesh networking to prevent intrusions), DIM ACRON and DIM SWAN (2010-2014, with focus on network coding at different levels: new network coding/decoding methods, on one side, and new vehicular network coding protocols on the other), ETARE (funded by European Defense Agency, on communications for military tactical networks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For the Equipex FIT, he is co-managing the IoT-LAB site at Rocquencourt: the site is a testbed for Internet of Things/Wireless Sensor Networks with 300+ nodes. Moreover, he is also active in standardization, in the Internet Research Task Force (IRTF) and Engineering Task Force (IETF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays in mempool - based blockchains under realistic conditions: case of narwhal and droneVet application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-026-01153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming for UAVs search path planning in livestock health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Benalaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.111232. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2025.111232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of BFT consensus : case study of narwhal and bullshark protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.108278. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Communication: State-of-the-Art and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Singya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6281-6322. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2025.3592365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDMiL: Tiny Distributed Machine Learning for Microcontroller-Based Interconnected Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Gulati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Zandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.167810-167826. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3492921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Header Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Game Theoretic Approach to Irregular Repetition Slotted Aloha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.4600-4614. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3140495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICN: a Network Coding Protocol for ICN with Multiple Distinct Interests per Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirah Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107816,. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.107816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs trajectory optimization for data pick up and delivery with time window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.27:1-27:22. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones5020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Coded Slotted ALOHA with Interference Cancellation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Spreading Factor and Channel Assignment in Multi-Operator LoRaWAN Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of recent extended variants of the traveling salesman and vehicle routing problems for Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.66:1-30. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones3030066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive Experimentations on Opportunistic Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.3031. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18093031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Delay-Based Data Dissemination Protocol in VANETs with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Mirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV Journal on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3-4), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21553/rev-jec.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptivity of a Coloring Algorithm to Unreliable Communications for Data Gathering in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSERENA: a Coloring Algorithm Optimized for Dense Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networked and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS support, security and OSPF interconnection in a MANET using OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast tree structure and the power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Szpankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (4), pp.1508 - 1521. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2006.871602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing connected dominated sets with multipoint relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1-2), pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish Eye OLSR Scaling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heide Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Rodolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCN.2004.6596835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence distribuée et Vision Transformers: comment dompter les valeurs extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2026 - 28èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSCAN-Net: A Dual-Stream Network for Classifying Modulation Schemes in OTFS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonmoy Rajkhowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCC 2025 - 31st edition of the National Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, New Delhi, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCC63735.2025.10983333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Split ViT Inference Through Sparsity-Driven Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2025 - Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Irregular Repetition Slotted ALOHA with Imperfect SIC in 5G CIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Alsabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Adouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.5234-5240, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSB : An Optimized Network Slicing Scheme for Adaptive Load Balancing in 5G Core Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal, Canada. pp.1402-1407, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc52391.2025.11161154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSA Under Capture Effect and Imperfect SIC: A DE Analysis for Future Cellular IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Alsabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Adouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2025 - IEEE 36th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC62392.2025.11274720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT-IRSA: Feedback-Integrated Two-Phase IRSA with Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Valentin Stirbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2025 - 14th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN67312.2025.11304049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josiane Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyChirp: Bird Song Recognition Using TinyML Models on Low-power Wireless Acoustic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tousnakhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kozyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Rehausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bießmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS2 2024 - IEEE 5th International Symposium on the Internet of Sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Erlangen, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS262782.2024.10704131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of a mempool-based blockchain protocol under asymptotic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN62766.2024.10737565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixy: Transparent Payload Compression for Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynSplit: A Dynamic Split Learning Scheme for 5G-Enpowered Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunmeng Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengwenlong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Serhrouchni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaCom 2024 - 2nd Annual IEEE International Conference on Metaverse Computing, Networking, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Hong Kong, China. pp.214-221, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetaCom62920.2024.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(DEMO) Automated Header and Payload Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of the BFT blockchain data dissemination : case of narwhal protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE International Conference on Wireless and Mobile Computing, Networking And Communications (WiMob )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning approach for UAV search path planning in discrete time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Benalaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1437-1442, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DS-IRSA: A Deep Reinforcement Learning and Sensing Based IRSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengwenlong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Serhrouchni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentive, Permutation Invariant, One-Shot Node-conditioned Graph Generation for Wireless Networks Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2023 - 6th International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Radio-Aware and Adaptive Numerology Configuration in V2X 5G NR Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Fajjari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, France. pp.1652-1657, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Active Intelligent Reflecting Surface-Assisted System: BER and Sum-Rate Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2023 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jaipur, India. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTS59832.2023.10468891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Medium Access Control Protocol Sequences Through Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetanveer Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit 2023 - European Conference on Networks and Communications &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G V2X Misbehavior Detection as Edge Core Network Function based on AI/ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Yakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Fajjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. pp.2870-2875, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10437682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nonlinear Power Amplifier on BER Performance of OTFS Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2023 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jaipur, India. pp.627-632, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTS59832.2023.10469563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for V2X Misbehavior Detection System in 5G Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Yakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Fajjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2023 - Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal Quebec, Canada. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616388.3617533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach to Topology Configuration in Multi-Hop Wireless Networks with Directional Antennas: nodes2net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2023 - The 12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josiane Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargèse (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the opportunities of blockchain and UAVs in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Benalaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2022 - The 11th IFIP/IEEE international conference on performance evaluation and modeling in wired and wireless networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN56085.2022.9963871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hierarchical Neural Network Offloading in IoT Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Seifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-IRSA: A Deep Reinforcement Learning Approach to Irregular Repetition Slotted ALOHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the properties of NetcodICN protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirah Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Finding &amp;quot;Sets Ensuring Linearly Independent Transversals&amp;quot; (SELIT), and its Application to Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirah Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Power Irregular Repetition Slotted ALOHA in Heterogeneous IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and MAC Layer Design for Active Signaling Schemes in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyunchimeg Shagdar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob 2020 - 16th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Irregular Repetition Slotted Aloha with Multiple Packet Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - 16th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol / Virtual, Cyprus. pp.557-564, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regret Minimization Approach to Frameless Irregular Repetition Slotted Aloha: IRSA-RM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2020 - International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-MAB: Toward an Intelligent Resource Allocation Approach for LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Tuyen Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-MAB: A Flexible Simulator for Decentralized Learning Resource Allocation in IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Tuyen Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2019 - 12th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-blockchain architecture based on hyperledger framework for health care monitoring application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2019 - 10th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Canary islands, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand: Header-Assisted Network Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.3744-3748, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2018.8462564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT-ROS2: Low-Cost Robots in IoT Controlled via Information-Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power Internet of Things with NDN & Cooperative Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wählisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ICN 2017 - 4th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDN Synchronization: iRoundSync, an Improved RoundSync</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayat Zaki Hindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2017: 4th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3125719.3132108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Far Effect on Coded Slotted ALOHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ebrahimi Khaleghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Alloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2017 - IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications - Workshop WS-07 on "The Internet of Things (IoT), the Road Ahead: Applications, Challenges, and Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Robots in the Internet of Things: Hardware, Software & Communication Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NextMote Workshop - ​Next Generation Platforms for the Cyber-Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Named Data Network Approach to Energy Efficiency in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Waehlisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshop on Named Data Networking for Challenged Communication Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Mobility Prediction in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Somaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès El Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brussels, Belgium. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCIS.2016.7496580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with ODYSSE: Opportunistic Duty cYcle based routing for wirelesS Sensor nEtworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE LCN 2016 - 41st IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2016.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IoT Meets Robotics - First Steps, RIOT Car, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let healthy links bloom: Scalable Link Checks in Low-Power Wireless Networks for Smart Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenk Gündogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHealth 2016 : ACM 6th International Workshop on Pervasive Wireless Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2016, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Time Slotted Channel Hopping and Information-Centric Networking for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wählisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / IFIP International Conference on New Technologies, Mobility and Security (NTMS'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeCoRPIA: Network Coding with Random Packet-Index Assignment for Mobile Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network coding in military wireless ad hoc and sensor networks: Experimentation with GardiNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Military Communications and Information Systems ICMCIS (former MCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cracow, Poland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCIS.2015.7158701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Large-scale Dense IEEE802.15.4 Connectivity Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2015 - IEEE International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de Diffusion avec Codage Réseau dans les Grilles Toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Masucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANDA: A protocol-assisted network decoding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCod 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETCOD.2014.6892124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONC: Delay-based Opportunistic Network Coding Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Mirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED-HOC-NET 2013 - 12th Annual Mediterranean Ad Hoc Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ajaccio, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Signaling for 802.11 Networks in the ns-3 Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2012 : First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCM: The Vector-Based Coloring Method for Grid Wireless AdHhoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM 2012 - 15th ACM International Conference on Modeling, Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp.213-222, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387238.2387275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Prague, Czech Republic. pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance Evaluation of a Quality of Service Support for OLSR in a Real MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on the Evaluation of Quality of Service through Simulation in the Future Internet - QoSim 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-of-service multicast overlay spanning tree algorithms for wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Rodolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINTEC 2007 - Third Asian Internet Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Phuket, Thailand. pp.226-241, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76809-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimal Broadcast with Network Coding in Large Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Theory for Sensor Netwoks (WITS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link State Routing in Wireless Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM'03 - The IEEE Military Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Boston, United States. pp.1274 - 1279, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2003.1290410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of service aspect for BRAIN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Al Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, London, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDN-based IoT Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ICN'17 - 4th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICN over TSCH: Potentials for Link-Layer Adaptation in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Waehlisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-ICN '16 Proceedings of the 3rd ACM Conference on Information-Centric Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.195-196, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2984356.2985226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Experiments with the Large Scale Open Testbed FIT IoT-LAB: Broadcast with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Masucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Coding Techniques for Efficient Network Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Firoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Application Programming Interface (API) for Sliding Window FEC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Videbæk Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Virtualization and SDN on Emerging Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumip Khasnabish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthil Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Haleplidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Interval-based Sliding Encoding Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast With Network Coding: DRAGONCAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimal Broadcast with Network Coding in Large Homogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00144354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Link State Routing Protocol (OLSR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoFormer: An Efficient Link-Set Prediction Architecture for Ad Hoc Network Topology Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat de Saint Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetDiff: Graph Diffusion with Improved Global Capabilities to Generate and Update Mobile Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Coding with Random Packet-Index Assignment for Data Collection Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning, Sensing-based IRSA (DS-IRSA): Learning a Sensing Protocol with Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9479, INRIA-SACLAY. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODYSSE: A routing Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8873, UPEC; Inria Saclay; Inria – Centre Paris-Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Time Slotted Channel Hopping for ICN in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wählisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ArXiv. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Broadcast with Network Coding in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Masucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8490, Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Routing and STDMA-based Scheduling to Minimize Delays in Grid Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8588, INRIA. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(GETRF Delivrable 3: Network Coding) DragonNet: Specification, Implementation, Experimentation and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Maria Masucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ey-Wifi: Active Signaling for the ns-3 802.11 Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8418, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coloring of Grid Wireless Sensor Networks: the Vector-Based Coloring Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7756, INRIA. 2011, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node coloring for dense wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7588, INRIA. 2011, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSERENA, an Optimized Coloring Algorithm for Dense or Large Scale Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minet Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7785, INRIA. 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7551, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Broadcast with Network Coding: Energy Efficiency, Optimality and Coding Gain in Lossless Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7011, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network Coding in Lossy Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Broadcast with Network Coding in Mobile Ad-Hoc Networks: DRAGONCAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6569, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Broadcast with Network Coding: A Connected Dominating Sets Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6547, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00284317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Network Coding in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6238, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Broadcasting with Network Coding in Dense Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6120, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129782v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Coding for Wireless Broadcast: Rate Selection with Dynamic Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6349, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimal Broadcast with Network Coding in Large Homogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6188, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Dynamic Group Key Agreement in Ad hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Bhaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5915, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed specifications of a security architecture for OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Raffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5893, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Discovery Protocol for Hybrid Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5853, INRIA. 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage Dynamique sur Liens HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6071, INRIA. 2006, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121230v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Multiple TCP Flows: an Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Rodolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Vvendenskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5417, INRIA. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Configuration and Duplicate Address Detection mechanism for a multi-interface OLSR Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5747, INRIA. 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate address detection and autoconfiguration in OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5475, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the OLSR routing protocol with or without compromised nodes in the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Raffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5494, INRIA. 2005, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness and stability of Connected Dominating Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5609, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link State Routing in Wireless Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4874, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward IPv6 OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a single queue under multi-user TCP/IP connections version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Vvedenskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4478, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing connected dominated sets with multipoint relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4597, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack Algorithms at High Loads : Analysis of Unfairness or Singular Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4130, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Internet Fractal? The Multicast Power Law Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Szpankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4157, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack Algorithms in Implicit Framing, Free Access and Blocked Access for CATV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4129, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Single Queue under Multi-User TCP/IP Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Vvedenskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4141, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Adjih </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Adjih, Research Scientist,  TRiBE Team, Inria Saclay-Ile-de-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cedric Adjih in a research scientist in Inria, Saclay, France - in the TRiBE Team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received his doctoral degree in 2001 from the University of Versailles (France). He graduated from the ECP in 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests have focused on all aspects of wireless multi-hop networks (ad-hoc networks, mesh networks, sensor networks): performance evaluation, conception, implementation, and experimentation, with a specific focus on multi-hop routing, and also additional aspects such as quality of service, auto-configuration, security, multicast, broadcast, resilience….</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More recently, he has focused on Internet of Things (IoT), and modern methods and architectures of communications, such as network coding, and information centric networking (mostly applied to IoT), and on 5G-and-beyond communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is one of the co-authors of the OLSR protocol (for ad-hoc networks), of the protocol DRAGONCAST (for network coding) and a contributor to the OPERA/OCARI protocol stack (for wireless sensor networks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cedric Adjih is/has been involved in several projects, including: CEFIPRA (D2D 5G+, on D2D and access, 2014-2017), H2020 AGILE (2016-2019), H2020 ARMOUR, Equipex-FIT (2011-2019), GETRF (2011-2014, innovative protocols to improve multi-hop military networks, including ad-hoc and wireless sensor networks), FUISmartMesh (2009-2013, a System@tic project that designed and demonstrated a smart sensor system based on mesh networking to prevent intrusions), DIM ACRON and DIM SWAN (2010-2014, with focus on network coding at different levels: new network coding/decoding methods, on one side, and new vehicular network coding protocols on the other), ETARE (funded by European Defense Agency, on communications for military tactical networks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For the Equipex FIT, he is co-managing the IoT-LAB site at Rocquencourt: the site is a testbed for Internet of Things/Wireless Sensor Networks with 300+ nodes. Moreover, he is also active in standardization, in the Internet Research Task Force (IRTF) and Engineering Task Force (IETF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming for UAVs search path planning in livestock health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Benalaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.111232. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2025.111232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays in mempool - based blockchains under realistic conditions: case of narwhal and droneVet application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-026-01153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of BFT consensus : case study of narwhal and bullshark protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.108278. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Communication: State-of-the-Art and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Singya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6281-6322. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2025.3592365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDMiL: Tiny Distributed Machine Learning for Microcontroller-Based Interconnected Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Gulati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Zandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.167810-167826. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3492921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Header Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Game Theoretic Approach to Irregular Repetition Slotted Aloha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.4600-4614. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3140495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs trajectory optimization for data pick up and delivery with time window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.27:1-27:22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones5020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICN: a Network Coding Protocol for ICN with Multiple Distinct Interests per Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirah Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107816,. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.107816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Coded Slotted ALOHA with Interference Cancellation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Spreading Factor and Channel Assignment in Multi-Operator LoRaWAN Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of recent extended variants of the traveling salesman and vehicle routing problems for Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.66:1-30. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones3030066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive Experimentations on Opportunistic Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.3031. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18093031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Delay-Based Data Dissemination Protocol in VANETs with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Mirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV Journal on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3-4), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21553/rev-jec.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptivity of a Coloring Algorithm to Unreliable Communications for Data Gathering in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSERENA: a Coloring Algorithm Optimized for Dense Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networked and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS support, security and OSPF interconnection in a MANET using OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast tree structure and the power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Szpankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (4), pp.1508 - 1521. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2006.871602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing connected dominated sets with multipoint relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1-2), pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish Eye OLSR Scaling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heide Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Rodolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCN.2004.6596835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence distribuée et Vision Transformers: comment dompter les valeurs extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2026 - 28èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Irregular Repetition Slotted ALOHA with Imperfect SIC in 5G CIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Alsabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Adouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.5234-5240, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSA Under Capture Effect and Imperfect SIC: A DE Analysis for Future Cellular IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Alsabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Adouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2025 - IEEE 36th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC62392.2025.11274720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSB : An Optimized Network Slicing Scheme for Adaptive Load Balancing in 5G Core Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal, Canada. pp.1402-1407, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc52391.2025.11161154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Split ViT Inference Through Sparsity-Driven Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2025 - Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT-IRSA: Feedback-Integrated Two-Phase IRSA with Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Valentin Stirbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2025 - 14th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN67312.2025.11304049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josiane Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSCAN-Net: A Dual-Stream Network for Classifying Modulation Schemes in OTFS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonmoy Rajkhowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCC 2025 - 31st edition of the National Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, New Delhi, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCC63735.2025.10983333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixy: Transparent Payload Compression for Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of a mempool-based blockchain protocol under asymptotic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN62766.2024.10737565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(DEMO) Automated Header and Payload Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynSplit: A Dynamic Split Learning Scheme for 5G-Enpowered Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunmeng Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengwenlong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Serhrouchni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaCom 2024 - 2nd Annual IEEE International Conference on Metaverse Computing, Networking, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Hong Kong, China. pp.214-221, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetaCom62920.2024.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning approach for UAV search path planning in discrete time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Benalaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1437-1442, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of the BFT blockchain data dissemination : case of narwhal protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE International Conference on Wireless and Mobile Computing, Networking And Communications (WiMob )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyChirp: Bird Song Recognition Using TinyML Models on Low-power Wireless Acoustic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tousnakhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kozyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Rehausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bießmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS2 2024 - IEEE 5th International Symposium on the Internet of Sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Erlangen, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS262782.2024.10704131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Medium Access Control Protocol Sequences Through Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetanveer Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit 2023 - European Conference on Networks and Communications &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G V2X Misbehavior Detection as Edge Core Network Function based on AI/ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Yakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Fajjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. pp.2870-2875, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10437682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Active Intelligent Reflecting Surface-Assisted System: BER and Sum-Rate Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2023 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jaipur, India. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTS59832.2023.10468891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nonlinear Power Amplifier on BER Performance of OTFS Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeev Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntal Deka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2023 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jaipur, India. pp.627-632, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTS59832.2023.10469563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for V2X Misbehavior Detection System in 5G Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Yakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Fajjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2023 - Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal Quebec, Canada. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616388.3617533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach to Topology Configuration in Multi-Hop Wireless Networks with Directional Antennas: nodes2net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2023 - The 12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josiane Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargèse (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentive, Permutation Invariant, One-Shot Node-conditioned Graph Generation for Wireless Networks Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2023 - 6th International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DS-IRSA: A Deep Reinforcement Learning and Sensing Based IRSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengwenlong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Serhrouchni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Radio-Aware and Adaptive Numerology Configuration in V2X 5G NR Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Fajjari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, France. pp.1652-1657, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the opportunities of blockchain and UAVs in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Hwerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Benalaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2022 - The 11th IFIP/IEEE international conference on performance evaluation and modeling in wired and wireless networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN56085.2022.9963871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hierarchical Neural Network Offloading in IoT Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Seifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-IRSA: A Deep Reinforcement Learning Approach to Irregular Repetition Slotted ALOHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Finding &amp;quot;Sets Ensuring Linearly Independent Transversals&amp;quot; (SELIT), and its Application to Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirah Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Power Irregular Repetition Slotted ALOHA in Heterogeneous IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and MAC Layer Design for Active Signaling Schemes in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyunchimeg Shagdar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob 2020 - 16th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Irregular Repetition Slotted Aloha with Multiple Packet Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - 16th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol / Virtual, Cyprus. pp.557-564, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regret Minimization Approach to Frameless Irregular Repetition Slotted Aloha: IRSA-RM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2020 - International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the properties of NetcodICN protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirah Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-MAB: A Flexible Simulator for Decentralized Learning Resource Allocation in IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Tuyen Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2019 - 12th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-MAB: Toward an Intelligent Resource Allocation Approach for LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Tuyen Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-blockchain architecture based on hyperledger framework for health care monitoring application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2019 - 10th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Canary islands, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand: Header-Assisted Network Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.3744-3748, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2018.8462564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT-ROS2: Low-Cost Robots in IoT Controlled via Information-Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Far Effect on Coded Slotted ALOHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ebrahimi Khaleghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Alloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2017 - IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications - Workshop WS-07 on "The Internet of Things (IoT), the Road Ahead: Applications, Challenges, and Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Robots in the Internet of Things: Hardware, Software & Communication Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NextMote Workshop - ​Next Generation Platforms for the Cyber-Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power Internet of Things with NDN & Cooperative Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wählisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ICN 2017 - 4th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDN Synchronization: iRoundSync, an Improved RoundSync</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayat Zaki Hindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2017: 4th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3125719.3132108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IoT Meets Robotics - First Steps, RIOT Car, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let healthy links bloom: Scalable Link Checks in Low-Power Wireless Networks for Smart Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenk Gündogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHealth 2016 : ACM 6th International Workshop on Pervasive Wireless Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2016, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brussels, Belgium. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCIS.2016.7496580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with ODYSSE: Opportunistic Duty cYcle based routing for wirelesS Sensor nEtworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE LCN 2016 - 41st IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2016.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Time Slotted Channel Hopping and Information-Centric Networking for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wählisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / IFIP International Conference on New Technologies, Mobility and Security (NTMS'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Named Data Network Approach to Energy Efficiency in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Waehlisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshop on Named Data Networking for Challenged Communication Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Mobility Prediction in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Somaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès El Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeCoRPIA: Network Coding with Random Packet-Index Assignment for Mobile Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network coding in military wireless ad hoc and sensor networks: Experimentation with GardiNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Military Communications and Information Systems ICMCIS (former MCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cracow, Poland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCIS.2015.7158701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Large-scale Dense IEEE802.15.4 Connectivity Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2015 - IEEE International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de Diffusion avec Codage Réseau dans les Grilles Toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Masucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANDA: A protocol-assisted network decoding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCod 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETCOD.2014.6892124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONC: Delay-based Opportunistic Network Coding Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Mirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED-HOC-NET 2013 - 12th Annual Mediterranean Ad Hoc Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ajaccio, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCM: The Vector-Based Coloring Method for Grid Wireless AdHhoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM 2012 - 15th ACM International Conference on Modeling, Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp.213-222, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387238.2387275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Signaling for 802.11 Networks in the ns-3 Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2012 : First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Prague, Czech Republic. pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance Evaluation of a Quality of Service Support for OLSR in a Real MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on the Evaluation of Quality of Service through Simulation in the Future Internet - QoSim 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-of-service multicast overlay spanning tree algorithms for wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Rodolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINTEC 2007 - Third Asian Internet Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Phuket, Thailand. pp.226-241, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76809-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimal Broadcast with Network Coding in Large Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Theory for Sensor Netwoks (WITS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link State Routing in Wireless Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM'03 - The IEEE Military Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Boston, United States. pp.1274 - 1279, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2003.1290410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of service aspect for BRAIN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Al Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, London, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDN-based IoT Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ICN'17 - 4th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICN over TSCH: Potentials for Link-Layer Adaptation in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Waehlisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-ICN '16 Proceedings of the 3rd ACM Conference on Information-Centric Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.195-196, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2984356.2985226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Experiments with the Large Scale Open Testbed FIT IoT-LAB: Broadcast with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Masucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Application Programming Interface (API) for Sliding Window FEC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Videbæk Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Coding Techniques for Efficient Network Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Firoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Virtualization and SDN on Emerging Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumip Khasnabish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthil Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Haleplidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Interval-based Sliding Encoding Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast With Network Coding: DRAGONCAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimal Broadcast with Network Coding in Large Homogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00144354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Link State Routing Protocol (OLSR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetDiff: Graph Diffusion with Improved Global Capabilities to Generate and Update Mobile Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoFormer: An Efficient Link-Set Prediction Architecture for Ad Hoc Network Topology Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat de Saint Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Coding with Random Packet-Index Assignment for Data Collection Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning, Sensing-based IRSA (DS-IRSA): Learning a Sensing Protocol with Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Hmedoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9479, INRIA-SACLAY. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Time Slotted Channel Hopping for ICN in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wählisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ArXiv. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODYSSE: A routing Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8873, UPEC; Inria Saclay; Inria – Centre Paris-Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Broadcast with Network Coding in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Masucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8490, Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Routing and STDMA-based Scheduling to Minimize Delays in Grid Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8588, INRIA. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(GETRF Delivrable 3: Network Coding) DragonNet: Specification, Implementation, Experimentation and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Maria Masucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ey-Wifi: Active Signaling for the ns-3 802.11 Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8418, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node coloring for dense wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7588, INRIA. 2011, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSERENA, an Optimized Coloring Algorithm for Dense or Large Scale Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minet Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7785, INRIA. 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coloring of Grid Wireless Sensor Networks: the Vector-Based Coloring Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7756, INRIA. 2011, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7551, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Broadcast with Network Coding: Energy Efficiency, Optimality and Coding Gain in Lossless Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7011, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Broadcast with Network Coding in Mobile Ad-Hoc Networks: DRAGONCAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6569, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Broadcast with Network Coding: A Connected Dominating Sets Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6547, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00284317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network Coding in Lossy Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Network Coding in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6238, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Broadcasting with Network Coding in Dense Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6120, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129782v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Coding for Wireless Broadcast: Rate Selection with Dynamic Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6349, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimal Broadcast with Network Coding in Large Homogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6188, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Discovery Protocol for Hybrid Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yean Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5853, INRIA. 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Dynamic Group Key Agreement in Ad hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Bhaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5915, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed specifications of a security architecture for OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Raffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5893, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage Dynamique sur Liens HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6071, INRIA. 2006, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121230v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Configuration and Duplicate Address Detection mechanism for a multi-interface OLSR Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5747, INRIA. 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Multiple TCP Flows: an Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Rodolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Vvendenskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5417, INRIA. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate address detection and autoconfiguration in OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Boudjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5475, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the OLSR routing protocol with or without compromised nodes in the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Raffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5494, INRIA. 2005, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness and stability of Connected Dominating Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5609, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward IPv6 OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Laouiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link State Routing in Wireless Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4874, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing connected dominated sets with multipoint relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4597, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a single queue under multi-user TCP/IP connections version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Vvedenskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4478, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Internet Fractal? The Multicast Power Law Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Szpankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4157, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack Algorithms in Implicit Framing, Free Access and Blocked Access for CATV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4129, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Single Queue under Multi-User TCP/IP Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Vvedenskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4141, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack Algorithms at High Loads : Analysis of Unfairness or Singular Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4130, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hwerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01153-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Benalaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111232" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Singya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Deka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3592365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Gulati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolan Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wunder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3492921" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3140495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887550v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirah Malik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107816" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones5020027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266615v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18093031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mirani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21553/rev-jec.41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01739439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Georgiadis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szpankowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2006.871602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heide Clausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rodolakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2004.6596835" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonmoy Rajkhowa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCC63735.2025.10983333" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alsabbagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161616" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son-Lam Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161154" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC62392.2025.11274720" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Valentin Stirbu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN67312.2025.11304049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tousnakhoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozyr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rehausen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bie&#223;mann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS262782.2024.10704131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737565" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Kallala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coutant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Shu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom62920.2024.00043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592510" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcoccia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Kallel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278697" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS59832.2023.10468891" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04070131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetanveer Gobin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Yakan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437682" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS59832.2023.10469563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836305v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617533" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963871" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664720" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Boukhalfa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148173" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuyen Ta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013345" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431653v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881393" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Attia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763849" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462564" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dauphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Schmidt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W&#228;hlisch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675930v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Zaki Hindi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125719.3132108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ebrahimi Khaleghi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Petersen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waehlisch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Somaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s El Korbi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.50" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk G&#252;ndogan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249334" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244826v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2015.7158701" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Masucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETCOD.2014.6892124" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00820815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baccouch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Boudjit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C77QQP3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yean Cho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781832v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2003.1290410" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumontet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984356.2985226" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630138v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Videb&#230;k Pedersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumip Khasnabish" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Sivakumar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Haleplidis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988831v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fagoo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat de Saint Julien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01538115v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744126v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369709v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632790v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915639v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292867v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284317v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158082v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129782v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186577v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145231v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071348v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Bhaskar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071375v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070173v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070589v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vvendenskaya" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070272v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070398v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vvedenskaya" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072498v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072466v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szpankowski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072499v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Benalaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hwerbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01153-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Singya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Deka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2025.3592365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Gulati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolan Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wunder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3492921" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3140495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones5020027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887550v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirah Malik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266615v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18093031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mirani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21553/rev-jec.41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01739439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Georgiadis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szpankowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2006.871602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heide Clausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rodolakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2004.6596835" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alsabbagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161616" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC62392.2025.11274720" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son-Lam Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161154" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Valentin Stirbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN67312.2025.11304049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonmoy Rajkhowa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCC63735.2025.10983333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Kallala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coutant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737565" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Shu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom62920.2024.00043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592510" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tousnakhoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozyr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rehausen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bie&#223;mann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS262782.2024.10704131" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04070131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetanveer Gobin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Yakan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437682" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS59832.2023.10468891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS59832.2023.10469563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617533" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcoccia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Kallel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278697" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963871" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664720" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043850v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Boukhalfa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148173" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043877v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuyen Ta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881393" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013345" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Attia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763849" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462564" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dauphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ebrahimi Khaleghi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Petersen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W&#228;hlisch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Zaki Hindi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125719.3132108" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262638v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk G&#252;ndogan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.50" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369698v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waehlisch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Somaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s El Korbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249334" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244826v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2015.7158701" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Masucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETCOD.2014.6892124" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00820815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baccouch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Boudjit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C77QQP3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yean Cho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781832v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2003.1290410" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumontet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984356.2985226" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630138v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Videb&#230;k Pedersen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumip Khasnabish" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Sivakumar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Haleplidis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fagoo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988831v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat de Saint Julien" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01538115v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744126v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369709v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632790v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915639v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284317v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382154v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158082v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129782v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186577v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145231v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070173v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071348v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Bhaskar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070272v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070589v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vvendenskaya" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070398v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072110v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Vvedenskaya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szpankowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072499v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072498v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>