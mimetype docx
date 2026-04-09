--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -434,217 +434,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac pre-ejection period to index motivation and effort mobilization in cognitive studies: A critical narrative review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’impact d’un entraînement cognitif sur les capacités d’estimation du temps et exécutives chez des adolescents porteurs d’un Trouble du Développement Intellectuel Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (2), pp.81-101</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488295v2</w:t>
+                <w:t xml:space="preserve">hal-04856643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact d’un entraînement cognitif sur les capacités d’estimation du temps et exécutives chez des adolescents porteurs d’un Trouble du Développement Intellectuel Léger</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac pre-ejection period to index motivation and effort mobilization in cognitive studies: A critical narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.81-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856643v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension du trouble du développement intellectuel léger idiopathique : des symptômes aux modalités d’accompagnement</w:t>
               </w:r>
@@ -1174,447 +1174,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Memory, Cognitive Load and Cardiorespiratory Fitness: Testing the CRUNCHModel with Near-Infrared Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pylouster</w:t>
+                <w:t xml:space="preserve">Being the chosen one: social inclusion modulates decisions in the ultimatum game. An ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci9020038⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsy118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109960v1</w:t>
+                <w:t xml:space="preserve">hal-02430332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the Cardiorespiratory Hypothesis and Its Potential Contribution to the Care of Neurodegenerative Disease in Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’influence de l’exercice physique sur l’activité métabolique cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012804v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being the chosen one: social inclusion modulates decisions in the ultimatum game. An ERP study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Falco</w:t>
+                <w:t xml:space="preserve">Working Memory, Cognitive Load and Cardiorespiratory Fitness: Testing the CRUNCHModel with Near-Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nsy118⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci9020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430332v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de l’exercice physique sur l’activité métabolique cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview of the Cardiorespiratory Hypothesis and Its Potential Contribution to the Care of Neurodegenerative Disease in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon F. Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (9), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina55090601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291010v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t>
               </w:r>
@@ -1991,645 +1991,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Muscular Oxygenation During Incremental Exercise Using Near-Infrared Spectroscopy: Comparison of Three Different Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+                <w:t xml:space="preserve">Use of near-infrared spectroscopy in the investigation of brain activation during cognitive aging: A systematic review of an emerging area of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33549/physiolres.933612⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753303v1</w:t>
+                <w:t xml:space="preserve">hal-02341548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of physical activity and sex differences on intraindividual variability in inhibitory performance in older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between BDNF Polymorphism and Physical Activity on Inhibitory Performance in the Elderly without Cognitive Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Rodríguez-Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Chicherio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2017.1372357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161405v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of near-infrared spectroscopy in the investigation of brain activation during cognitive aging: A systematic review of an emerging area of research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+                <w:t xml:space="preserve">Contribution of four lifelong factors of cognitive reserve on late cognition in normal aging and Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Garraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.142-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2016.1207755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341548v1</w:t>
+                <w:t xml:space="preserve">hal-01941566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between BDNF Polymorphism and Physical Activity on Inhibitory Performance in the Elderly without Cognitive Impairment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Canivet</w:t>
+                <w:t xml:space="preserve">The impact of physical activity and sex differences on intraindividual variability in inhibitory performance in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chicherio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2017.1372357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02161386v1</w:t>
+                <w:t xml:space="preserve">hal-02161405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of four lifelong factors of cognitive reserve on late cognition in normal aging and Parkinson’s disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Muscular Oxygenation During Incremental Exercise Using Near-Infrared Spectroscopy: Comparison of Three Different Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
+                <w:t xml:space="preserve">N. Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Garraux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (2), pp.142-162. </w:t>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.979-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803395.2016.1207755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33549/physiolres.933612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941566v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functions improvement following a 5-month aquaerobics program in older adults: Role of cardiac vagal control in inhibition performance</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rodríguez-Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), </w:t>
@@ -3002,217 +3002,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Physical Activity on Executive Functions in Aging: A Selective Effect on Inhibition among Old Adults</w:t>
+                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Albinet</w:t>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsep.34.6.808⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 141 (2), pp.205-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097985v1</w:t>
+                <w:t xml:space="preserve">hal-00834255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming as a Positive Moderator of Cognitive Aging: A Cross-Sectional Study with a Multitask Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Abou-Dest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3223,229 +3205,247 @@
               <w:t xml:space="preserve">Journal of Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.273185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/273185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Physical Activity on Executive Functions in Aging: A Selective Effect on Inhibition among Old Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric T Albinet</w:t>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (6), pp.808-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.34.6.808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834255v1</w:t>
+                <w:t xml:space="preserve">hal-02097985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing speed and executive functions in cognitive aging: How to disentangle their mutual relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3837,51 +3837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased heart rate variability and executive performance after aerobic training in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (4), pp.617-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4653,243 +4653,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de données fNIRS recueillies lors d'une tâche d'inhibition : construction d'une pipeline utilisant le GLM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated view of the cognitive, cerebral and cardiac systems during an inhibition task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop fNIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPNC et CERCO, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754217v1</w:t>
+                <w:t xml:space="preserve">hal-03754157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated view of the cognitive, cerebral and cardiac systems during an inhibition task.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Traitement de données fNIRS recueillies lors d'une tâche d'inhibition : construction d'une pipeline utilisant le GLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie De Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop fNIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPNC et CERCO, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754157v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des capacités d’estimation du temps et des fonctions exécutives chez des enfants et adolescents typiques et en situation de déficience intellectuelle légère idiopathique sans troubles associés</w:t>
               </w:r>
@@ -5065,64 +5065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités physiques et maintien des fonctions cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chicherio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,256 +5253,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la rivalité sur l'obtention d'une récompense financière : une étude en potentiels évoqués</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+                <w:t xml:space="preserve">Metacognition and physical activity in older adults: a discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès National de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Nice Sophia Antipolis, Aug 2017, Nice, France. pp.80-81</w:t>
+              <w:t xml:space="preserve">Sport and exercise psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Society for the Psychology of Sport and Physical Activity, Jun 2017, San Diego, United States. pp.S214-S215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904539v1</w:t>
+                <w:t xml:space="preserve">hal-02904499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition and physical activity in older adults: a discriminant analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+                <w:t xml:space="preserve">L'effet de la rivalité sur l'obtention d'une récompense financière : une étude en potentiels évoqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport and exercise psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Society for the Psychology of Sport and Physical Activity, Jun 2017, San Diego, United States. pp.S214-S215</w:t>
+              <w:t xml:space="preserve">58e Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis, Aug 2017, Nice, France. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904499v1</w:t>
+                <w:t xml:space="preserve">hal-02904539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between BDNF polymorphism and physical activity on cognitive performance in the elderly</w:t>
               </w:r>
@@ -5590,120 +5590,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging, cognitive performance and cardiac vagal control: the relationships between the heart and the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during an updating working memory task with varying levels of complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France. pp.14</w:t>
+              <w:t xml:space="preserve">3rd Annual 2f-NIRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French community for functional NIRS, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904181v1</w:t>
+                <w:t xml:space="preserve">hal-02904200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Compensation-Related Utilization of Neural Circuits Hypothesis (CRUNCH) model as a function of cardiorespiratory fitness</w:t>
+                <w:t xml:space="preserve">Investigation de l’activation du cortex préfrontal et du coût attentionnel durant le paradigme de tâche concurrente : effets de l’âge et du niveau de condition physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
@@ -5721,97 +5760,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d’Étude du Vieillissement Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904187v1</w:t>
+                <w:t xml:space="preserve">hal-02904194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during an updating working memory task with varying levels of complexity</w:t>
+                <w:t xml:space="preserve">Investigation of the Compensation-Related Utilization of Neural Circuits Hypothesis (CRUNCH) model as a function of cardiorespiratory fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
@@ -5829,181 +5868,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual 2f-NIRS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French community for functional NIRS, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904200v1</w:t>
+                <w:t xml:space="preserve">hal-02904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation de l’activation du cortex préfrontal et du coût attentionnel durant le paradigme de tâche concurrente : effets de l’âge et du niveau de condition physique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging, cognitive performance and cardiac vagal control: the relationships between the heart and the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Étude du Vieillissement Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904194v1</w:t>
+                <w:t xml:space="preserve">hal-02904181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et processus cognitifs : aspects cérébraux et comportementaux</w:t>
               </w:r>
@@ -6052,368 +6052,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating role of the COMT genetic polymorphism on the exercise - cognition relationship in the elderly</w:t>
+                <w:t xml:space="preserve">Overcoming barriers: a way to help retired seniors to engage in regular physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Canivet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Wingate Congress of Exercise and Sport Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Netanya, Israel</w:t>
+              <w:t xml:space="preserve">The 61st Annual Meeting of the American College of Sport Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American College of Sports Medicine, May 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377731v1</w:t>
+                <w:t xml:space="preserve">halshs-01377711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming barriers: a way to help retired seniors to engage in regular physical activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Audiffren</w:t>
+                <w:t xml:space="preserve">Following WHO recommendations for physical activity in older adults: roles of barriers in exercise adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 61st Annual Meeting of the American College of Sport Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American College of Sports Medicine, May 2014, Orlando, United States</w:t>
+              <w:t xml:space="preserve">17th European Association of Social Psychology General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377711v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following WHO recommendations for physical activity in older adults: roles of barriers in exercise adherence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The moderating role of the COMT genetic polymorphism on the exercise - cognition relationship in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Yvon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Association of Social Psychology General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The 2014 Wingate Congress of Exercise and Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Netanya, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377648v1</w:t>
+                <w:t xml:space="preserve">hal-01377731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moderating role of three genetic polymorphisms on the exercise - cognition relationship in the elderly</w:t>
               </w:r>
@@ -7092,51 +7092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivalry and reward processing: an ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7194,151 +7194,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pylouster</w:t>
+                <w:t xml:space="preserve">Gène du BDNF, exercice et fonctionnement exécutif chez les seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Rodriguez-Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chicherio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales d’Etudes de la SFPS - De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904214v1</w:t>
+                <w:t xml:space="preserve">hal-02904380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age on behavioral performance and metabolic brain activity during dual-task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7374,205 +7391,188 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hasan Ayaz; Frédéric Dehais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-236, 2018, Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gène du BDNF, exercice et fonctionnement exécutif chez les seniors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Canivet</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’Etudes de la SFPS - De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904380v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7711,64 +7711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chicherio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7836,64 +7836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chicherio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8243,64 +8243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, Exercice et Cognition : les connexions entre cœur et cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8823,51 +8823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D82231DB"/>
+    <w:nsid w:val="82945E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9054,51 +9054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-albinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084013265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5160-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488295v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8917535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7MNX01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.933612" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1372357" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00541" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1207755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX10D4L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/273185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.034.0207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roumagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000272435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1393-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMQZKJ5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fezzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Albinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD1SLNV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Beasman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601270600835421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fezzani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2003.97.1.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Haas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Faria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Val&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Baudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818000-6.00008-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118521373.wbeaa242" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01524132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-albinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084013265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5160-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488295v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8917535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7MNX01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00541" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1207755" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1372357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.933612" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX10D4L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/273185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.034.0207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roumagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000272435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1393-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMQZKJ5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fezzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Albinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD1SLNV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Beasman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601270600835421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fezzani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2003.97.1.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Haas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Faria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Val&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Baudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818000-6.00008-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118521373.wbeaa242" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01524132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>