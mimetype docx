--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -226,291 +226,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in Duration Estimation in Individuals Aged 10–20 Years Old with Idiopathic Mild Intellectual Disability: The Role of Inhibition, Shifting, and Processing Speed</w:t>
+                <w:t xml:space="preserve">Inhibition control and cardiac reactivity in young and middle-aged adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+                <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.156. </w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.109139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ejihpe15080156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2025.109139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242625v1</w:t>
+                <w:t xml:space="preserve">hal-05335605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition control and cardiac reactivity in young and middle-aged adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deficits in Duration Estimation in Individuals Aged 10–20 Years Old with Idiopathic Mild Intellectual Disability: The Role of Inhibition, Shifting, and Processing Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, pp.109139. </w:t>
+              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2025.109139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ejihpe15080156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335605v1</w:t>
+                <w:t xml:space="preserve">hal-05242625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact d’un entraînement cognitif sur les capacités d’estimation du temps et exécutives chez des adolescents porteurs d’un Trouble du Développement Intellectuel Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -535,51 +535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac pre-ejection period to index motivation and effort mobilization in cognitive studies: A critical narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -630,77 +630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension du trouble du développement intellectuel léger idiopathique : des symptômes aux modalités d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (4), pp.307-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -728,308 +728,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPRESS: Deficits of Duration Estimation in Individuals aged 10 to 20 Years Old with Idiopathic Mild Intellectual Disability: The Role of Updating Working Memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caby Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gourlat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric T Albinet</w:t>
+                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146905v1</w:t>
+                <w:t xml:space="preserve">hal-04269189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPRESS: Deficits of Duration Estimation in Individuals aged 10 to 20 Years Old with Idiopathic Mild Intellectual Disability: The Role of Updating Working Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231185309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269189v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younger adults are more prosocial than older adults in economic decision making: results from the give and take game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (7), pp.e17866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,90 +1063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-Dependent Prefrontal Cortex Activation Assessed by Continuous-Wave Near-Infrared Spectroscopy during Two Executive Tasks with Three Cognitive Loads in Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1174,490 +1174,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being the chosen one: social inclusion modulates decisions in the ultimatum game. An ERP study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Fabre</w:t>
+                <w:t xml:space="preserve">L’influence de l’exercice physique sur l’activité métabolique cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430332v1</w:t>
+                <w:t xml:space="preserve">hal-03291010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de l’exercice physique sur l’activité métabolique cérébrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+                <w:t xml:space="preserve">Being the chosen one: social inclusion modulates decisions in the ultimatum game. An ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsy118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291010v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Memory, Cognitive Load and Cardiorespiratory Fitness: Testing the CRUNCHModel with Near-Infrared Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Albinet</w:t>
+                <w:t xml:space="preserve">An Overview of the Cardiorespiratory Hypothesis and Its Potential Contribution to the Care of Neurodegenerative Disease in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon F. Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci9020038⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (9), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina55090601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109960v1</w:t>
+                <w:t xml:space="preserve">hal-03012804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the Cardiorespiratory Hypothesis and Its Potential Contribution to the Care of Neurodegenerative Disease in Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+                <w:t xml:space="preserve">Working Memory, Cognitive Load and Cardiorespiratory Fitness: Testing the CRUNCHModel with Near-Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (9), pp.601. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina55090601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci9020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012804v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1890,51 +1890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Féart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1997,77 +1997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of near-infrared spectroscopy in the investigation of brain activation during cognitive aging: A systematic review of an emerging area of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between BDNF Polymorphism and Physical Activity on Inhibitory Performance in the Elderly without Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rodríguez-Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,291 +2375,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of physical activity and sex differences on intraindividual variability in inhibitory performance in older adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Audiffren</w:t>
+                <w:t xml:space="preserve">Assessing Muscular Oxygenation During Incremental Exercise Using Near-Infrared Spectroscopy: Comparison of Three Different Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13825585.2017.1372357⟩</w:t>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.979-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33549/physiolres.933612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161405v1</w:t>
+                <w:t xml:space="preserve">hal-03753303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Muscular Oxygenation During Incremental Exercise Using Near-Infrared Spectroscopy: Comparison of Three Different Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+                <w:t xml:space="preserve">The impact of physical activity and sex differences on intraindividual variability in inhibitory performance in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chicherio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.979-985. </w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33549/physiolres.933612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2017.1372357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753303v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functions improvement following a 5-month aquaerobics program in older adults: Role of cardiac vagal control in inhibition performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Abou-Dest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BDNF polymorphism and physical activity on episodic memory in the elderly: a cross sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved cerebral oxygenation response and executive performance as a function of cardiorespiratory fitness in older women: a fNIRS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,199 +3002,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
+                <w:t xml:space="preserve">Impact of Physical Activity on Executive Functions in Aging: A Selective Effect on Inhibition among Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric T Albinet</w:t>
+                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (6), pp.808-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.34.6.808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834255v1</w:t>
+                <w:t xml:space="preserve">hal-02097985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming as a Positive Moderator of Cognitive Aging: A Cross-Sectional Study with a Multitask Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Abou-Dest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3205,247 +3223,229 @@
               <w:t xml:space="preserve">Journal of Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.273185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/273185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Physical Activity on Executive Functions in Aging: A Selective Effect on Inhibition among Old Adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bouquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 141 (2), pp.205-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsep.34.6.808⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097985v1</w:t>
+                <w:t xml:space="preserve">hal-00834255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing speed and executive functions in cognitive aging: How to disentangle their mutual relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (4), pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3660,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2), pp.109-114. </w:t>
@@ -3755,51 +3755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exercice physique, un modérateur du vieillissement cérébral et cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3824,64 +3824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased heart rate variability and executive performance after aerobic training in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (4), pp.617-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3927,51 +3927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du sport, remède au déclin des capacités d’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3996,51 +3996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, activité physique et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and Concurrent Task Performance: Cognitive Demand and Motor Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Tomporowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4320,51 +4320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruction in Learning a Temporal Pattern on an Anticipation-Coincidence Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,90 +4443,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement cognitif chez des adolescents porteurs d’un trouble du développement intellectuel léger : faisabilité, et impact sur les capacités exécutives et d’estimation temporelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,90 +4551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time estimation and executive functions in children and adolescents with and without idiopathic mild intellectual disability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gourlat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOP, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4685,64 +4685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,64 +4793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie De Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop fNIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPNC et CERCO, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4875,77 +4875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des capacités d’estimation du temps et des fonctions exécutives chez des enfants et adolescents typiques et en situation de déficience intellectuelle légère idiopathique sans troubles associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gourlat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ième Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4970,77 +4970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time estimation and executive functions in children and adolescents with and without mild intellectual disability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gourlat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Journée Scientifique des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5117,51 +5117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI ème Congrès International Francophone de Gérontologie et Gériatrie (CIFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Suisse de Gérontologie (SSG); Société Professionnelle Suisse de Gériatrie (SPSG), Jun 2018, Montreux, Suisse</w:t>
@@ -5190,51 +5190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle exécutif et exercice physique chez l’adulte jeune et le senior : les liens entre le cœur et le cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire CLLE-LTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CLLE-LTC, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,256 +5253,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition and physical activity in older adults: a discriminant analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'effet de la rivalité sur l'obtention d'une récompense financière : une étude en potentiels évoqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport and exercise psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Society for the Psychology of Sport and Physical Activity, Jun 2017, San Diego, United States. pp.S214-S215</w:t>
+              <w:t xml:space="preserve">58e Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis, Aug 2017, Nice, France. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904499v1</w:t>
+                <w:t xml:space="preserve">hal-02904539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la rivalité sur l'obtention d'une récompense financière : une étude en potentiels évoqués</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metacognition and physical activity in older adults: a discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès National de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Nice Sophia Antipolis, Aug 2017, Nice, France. pp.80-81</w:t>
+              <w:t xml:space="preserve">Sport and exercise psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Society for the Psychology of Sport and Physical Activity, Jun 2017, San Diego, United States. pp.S214-S215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904539v1</w:t>
+                <w:t xml:space="preserve">hal-02904499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between BDNF polymorphism and physical activity on cognitive performance in the elderly</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport and exercise psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Society for the Psychology of Sport and Physical Activity, Jun 2017, San Diego, United States. pp.S217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5596,90 +5596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefrontal cortex activation in young adults during an updating working memory task with varying levels of complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual 2f-NIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French community for functional NIRS, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5704,90 +5704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation de l’activation du cortex préfrontal et du coût attentionnel durant le paradigme de tâche concurrente : effets de l’âge et du niveau de condition physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Étude du Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,234 +5806,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Compensation-Related Utilization of Neural Circuits Hypothesis (CRUNCH) model as a function of cardiorespiratory fitness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aging, cognitive performance and cardiac vagal control: the relationships between the heart and the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904187v1</w:t>
+                <w:t xml:space="preserve">hal-02904181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging, cognitive performance and cardiac vagal control: the relationships between the heart and the brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Compensation-Related Utilization of Neural Circuits Hypothesis (CRUNCH) model as a function of cardiorespiratory fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France. pp.14</w:t>
+              <w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904181v1</w:t>
+                <w:t xml:space="preserve">hal-02904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et processus cognitifs : aspects cérébraux et comportementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6084,51 +6084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 61st Annual Meeting of the American College of Sport Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American College of Sports Medicine, May 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6153,51 +6153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following WHO recommendations for physical activity in older adults: roles of barriers in exercise adherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6304,51 +6304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moderating role of three genetic polymorphisms on the exercise - cognition relationship in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,77 +6556,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficits of duration estimation in individuals aged 10–20 years old with idiopathic mild intellectual disability: The role of updating working memory, inhibition, shifting and processing speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Meeting of the FAST (French Association for timing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6651,51 +6651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control and cardiac pre-ejection period in young and middle-aged adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,90 +6768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le lien entre estimation temporelle et mise à jour en mémoire de travail dans la déficience intellectuelle légère idiopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6889,64 +6889,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing of the orthosympathetic and parasympathetic system activity during a cognitive flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPS 2019, 3rd biennial International Convention of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6971,64 +6971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the behavioral and neurohemodynamic compensation effects of cardiorespiratory fitness on the aging of working memory updating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,90 +7092,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivalry and reward processing: an ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7194,385 +7194,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gène du BDNF, exercice et fonctionnement exécutif chez les seniors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’Etudes de la SFPS - De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904380v1</w:t>
+                <w:t xml:space="preserve">hal-02904214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age on behavioral performance and metabolic brain activity during dual-task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hasan Ayaz; Frédéric Dehais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-236, 2018, Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gène du BDNF, exercice et fonctionnement exécutif chez les seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Rodriguez-Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chicherio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales d’Etudes de la SFPS - De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904214v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7603,51 +7603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, travail et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chicherio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colin R. Martin; Victor R. Preedy; Rajkumar Rajendram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers and pharmacology in aging and neurological disease: the Neuroscience of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press; Elsevier, pp.78-89, 2021, 978-0-12-818000-6</w:t>
@@ -7862,51 +7862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chicherio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessments, Treatments and Modeling in Aging and Neurological Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.79-89, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7953,51 +7953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, travail, société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8070,51 +8070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8152,51 +8152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Adulthood and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-4, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8230,77 +8230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, Exercice et Cognition : les connexions entre cœur et cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8347,51 +8347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage moteur et difficultés de la tâche chez les personnes âgées : Déficit réel ou problème de masquage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,51 +8474,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice physique permet-il vraiment une meilleure oxygénation cérébrale des seniors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8568,51 +8568,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, activité physique et apprentissage moteur : effets de la complexité de la tâche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8671,51 +8671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches « Des effets de l'exercice physique régulier sur les performances cognitives des seniors, à la recherche de leurs marqueurs neuro-physiologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université de Poitiers (France), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,51 +8823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82945E5D"/>
+    <w:nsid w:val="63F8DD82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9054,51 +9054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-albinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084013265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5160-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488295v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8917535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7MNX01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00541" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1207755" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1372357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.933612" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX10D4L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/273185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.034.0207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roumagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000272435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1393-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMQZKJ5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fezzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Albinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD1SLNV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Beasman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601270600835421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fezzani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2003.97.1.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Haas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Faria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Val&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Baudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818000-6.00008-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118521373.wbeaa242" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01524132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-albinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084013265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5160-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488295v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8917535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7MNX01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00541" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1207755" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.933612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1372357" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX10D4L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/273185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.034.0207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roumagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000272435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1393-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMQZKJ5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fezzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Albinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD1SLNV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Beasman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601270600835421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fezzani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2003.97.1.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Haas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Faria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Val&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Baudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818000-6.00008-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118521373.wbeaa242" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01524132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>