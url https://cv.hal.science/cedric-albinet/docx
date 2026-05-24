--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,8768 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8717 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Albinet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV_Cédric T. Albinet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7743-4948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084013265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=36K9ZxAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-5160-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficits in Duration Estimation in Individuals Aged 10–20 Years Old with Idiopathic Mild Intellectual Disability: The Role of Inhibition, Shifting, and Processing Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (8), pp.156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ejihpe15080156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition control and cardiac reactivity in young and middle-aged adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.109139. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsycho.2025.109139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’impact d’un entraînement cognitif sur les capacités d’estimation du temps et exécutives chez des adolescents porteurs d’un Trouble du Développement Intellectuel Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac pre-ejection period to index motivation and effort mobilization in cognitive studies: A critical narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (2), pp.81-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension du trouble du développement intellectuel léger idiopathique : des symptômes aux modalités d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.307-331. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESS: Deficits of Duration Estimation in Individuals aged 10 to 20 Years Old with Idiopathic Mild Intellectual Disability: The Role of Updating Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218231185309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younger adults are more prosocial than older adults in economic decision making: results from the give and take game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.e17866. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Dependent Prefrontal Cortex Activation Assessed by Continuous-Wave Near-Infrared Spectroscopy during Two Executive Tasks with Three Cognitive Loads in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci12111462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de l’exercice physique sur l’activité métabolique cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being the chosen one: social inclusion modulates decisions in the ultimatum game. An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsy118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory, Cognitive Load and Cardiorespiratory Fitness: Testing the CRUNCHModel with Near-Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.38. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci9020038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Cardiorespiratory Hypothesis and Its Potential Contribution to the Care of Neurodegenerative Disease in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (9), pp.601. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicina55090601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Morrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Strategies and Physical Activity in Older Adults: A Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging Research and Clinical Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8917535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns in french home-living older adults: Results from the PRAUSE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Féart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archger.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between BDNF Polymorphism and Physical Activity on Inhibitory Performance in the Elderly without Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Rodríguez-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chicherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of near-infrared spectroscopy in the investigation of brain activation during cognitive aging: A systematic review of an emerging area of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.52-66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of four lifelong factors of cognitive reserve on late cognition in normal aging and Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Garraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (2), pp.142-162. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2016.1207755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Muscular Oxygenation During Incremental Exercise Using Near-Infrared Spectroscopy: Comparison of Three Different Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.979-985. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33549/physiolres.933612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of physical activity and sex differences on intraindividual variability in inhibitory performance in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chicherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2017.1372357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive functions improvement following a 5-month aquaerobics program in older adults: Role of cardiac vagal control in inhibition performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Abou-Dest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsycho.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BDNF polymorphism and physical activity on episodic memory in the elderly: a cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Rodríguez-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11556-015-0159-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved cerebral oxygenation response and executive performance as a function of cardiorespiratory fitness in older women: a fNIRS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mandrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2014.00272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Physical Activity on Executive Functions in Aging: A Selective Effect on Inhibition among Old Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bugaiska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clarys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (6), pp.808-827. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.34.6.808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming as a Positive Moderator of Cognitive Aging: A Cross-Sectional Study with a Multitask Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Abou-Dest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.273185. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/273185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141 (2), pp.205-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing speed and executive functions in cognitive aging: How to disentangle their mutual relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets positifs de l'exercice physique chronique sur les fonctions cognitives des seniors : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.207. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.034.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Physical Training Programme on Cognitive Function and Walking Efficiency in Elderly Persons with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.109-114. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000272435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice physique, un modérateur du vieillissement cérébral et cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased heart rate variability and executive performance after aerobic training in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (4), pp.617-624. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-010-1393-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du sport, remède au déclin des capacités d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, activité physique et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Fezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.9-36. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle attentionnel de la stabilité posturale chez la personne âgée institutionnalisée : effets d'un programme d'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-L Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Palut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (9), pp.625 - 631. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2006.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Concurrent Task Performance: Cognitive Demand and Motor Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Tomporowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Beasman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (9), pp.689-706. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601270600835421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction in Learning a Temporal Pattern on an Anticipation-Coincidence Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fezzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.2003.97.1.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement cognitif chez des adolescents porteurs d’un trouble du développement intellectuel léger : faisabilité, et impact sur les capacités exécutives et d’estimation temporelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes journées GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time estimation and executive functions in children and adolescents with and without idiopathic mild intellectual disability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOP, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated view of the cognitive, cerebral and cardiac systems during an inhibition task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données fNIRS recueillies lors d'une tâche d'inhibition : construction d'une pipeline utilisant le GLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie De Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop fNIRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPNC et CERCO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des capacités d’estimation du temps et des fonctions exécutives chez des enfants et adolescents typiques et en situation de déficience intellectuelle légère idiopathique sans troubles associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ième Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time estimation and executive functions in children and adolescents with and without mild intellectual disability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ième Journée Scientifique des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités physiques et maintien des fonctions cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chicherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ème Congrès International Francophone de Gérontologie et Gériatrie (CIFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Suisse de Gérontologie (SSG); Société Professionnelle Suisse de Gériatrie (SPSG), Jun 2018, Montreux, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle exécutif et exercice physique chez l’adulte jeune et le senior : les liens entre le cœur et le cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire CLLE-LTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CLLE-LTC, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la rivalité sur l'obtention d'une récompense financière : une étude en potentiels évoqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nice Sophia Antipolis, Aug 2017, Nice, France. pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognition and physical activity in older adults: a discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and exercise psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Society for the Psychology of Sport and Physical Activity, Jun 2017, San Diego, United States. pp.S214-S215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between BDNF polymorphism and physical activity on cognitive performance in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and exercise psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Society for the Psychology of Sport and Physical Activity, Jun 2017, San Diego, United States. pp.S217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal cortex activation in young adults during an updating working memory task with varying levels of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual 2f-NIRS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French community for functional NIRS, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation de l’activation du cortex préfrontal et du coût attentionnel durant le paradigme de tâche concurrente : effets de l’âge et du niveau de condition physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Vieillissement Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging, cognitive performance and cardiac vagal control: the relationships between the heart and the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Compensation-Related Utilization of Neural Circuits Hypothesis (CRUNCH) model as a function of cardiorespiratory fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop - Aging in the neuro-musculo-skeletal system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Movements Sciences; Institute of Systems Neurosciences, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et processus cognitifs : aspects cérébraux et comportementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming barriers: a way to help retired seniors to engage in regular physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 61st Annual Meeting of the American College of Sport Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American College of Sports Medicine, May 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following WHO recommendations for physical activity in older adults: roles of barriers in exercise adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Association of Social Psychology General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of the COMT genetic polymorphism on the exercise - cognition relationship in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kitzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2014 Wingate Congress of Exercise and Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Netanya, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of three genetic polymorphisms on the exercise - cognition relationship in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IAGG World Congress of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficits of duration estimation in individuals aged 10–20 years old with idiopathic mild intellectual disability: The role of updating working memory, inhibition, shifting and processing speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Meeting of the FAST (French Association for timing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory control and cardiac pre-ejection period in young and middle-aged adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneva, Switzerland. International Journal of Psychophysiology, 188, pp.108, 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.05.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le lien entre estimation temporelle et mise à jour en mémoire de travail dans la déficience intellectuelle légère idiopathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gourlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing of the orthosympathetic and parasympathetic system activity during a cognitive flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019, 3rd biennial International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the behavioral and neurohemodynamic compensation effects of cardiorespiratory fitness on the aging of working memory updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity and Aging: An interdisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalry and reward processing: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age on behavioral performance and metabolic brain activity during dual-task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hasan Ayaz; Frédéric Dehais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics - The Brain at Work and in Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-236, 2018, Neuroergonomics - The Brain at Work and in Everyday Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gène du BDNF, exercice et fonctionnement exécutif chez les seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Rodriguez-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chicherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Etudes de la SFPS - De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, travail et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baracat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie: 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.524-528, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating effect of BDNF Val66Met polymorphism on inhibitory control in elderly individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chicherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colin R. Martin; Victor R. Preedy; Rajkumar Rajendram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers and pharmacology in aging and neurological disease: the Neuroscience of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press; Elsevier, pp.78-89, 2021, 978-0-12-818000-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating effect of BDNF Val66Met polymorphism on inhibitory control in elderly individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chicherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessments, Treatments and Modeling in Aging and Neurological Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.79-89, 2021, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818000-6.00008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, travail, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baracat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Univers Psy, 9782100822126. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de connaissance des recommandations du Programme National Nutrition Santé (PNNS) et adhésion à ces recommandations en matière d’alimentation et d’activité physique : les seniors de l’étude PRAUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation chez les personnes âgées - Directives, souhaits, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Connaissances et Savoirs, pp.17-34, 2016, Psychologie et vie quotidienne, 978-2-7539-0335-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Adulthood and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-4, 2015, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118521373.wbeaa242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, Exercice et Cognition : les connexions entre cœur et cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité, motivation et vieillissement: les sciences cognitives en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2012, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.61057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage moteur et difficultés de la tâche chez les personnes âgées : Déficit réel ou problème de masquage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Fezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations Cognitives du Vieillissement Psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PubliBook, pp.267-277, 2005, 2-74-830697-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice physique permet-il vraiment une meilleure oxygénation cérébrale des seniors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, activité physique et apprentissage moteur : effets de la complexité de la tâche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches « Des effets de l'exercice physique régulier sur les performances cognitives des seniors, à la recherche de leurs marqueurs neuro-physiologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Poitiers (France), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01524132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8823,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F8DD82"/>
+    <w:nsid w:val="6CCEA87C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9054,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-albinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084013265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5160-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488295v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8917535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7MNX01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00541" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1207755" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.933612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1372357" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX10D4L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/273185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.034.0207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roumagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000272435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1393-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMQZKJ5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fezzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Albinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD1SLNV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Beasman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601270600835421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fezzani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2003.97.1.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Haas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Faria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Val&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Baudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818000-6.00008-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118521373.wbeaa242" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01524132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-albinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084013265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=36K9ZxAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5160-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe15080156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488295v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17866" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsy118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8917535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7MNX01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1207755" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.933612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1372357" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abou-Dest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX10D4L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/273185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.034.0207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roumagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000272435" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1393-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMQZKJ5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fezzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Albinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD1SLNV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Beasman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601270600835421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fezzani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2003.97.1.71" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904395v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Haas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Faria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Val&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.277" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Baudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818000-6.00008-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118521373.wbeaa242" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754102v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754238v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01524132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>