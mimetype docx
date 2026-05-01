--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -219,10606 +219,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
-    <w:p>
-[...10552 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10886,51 +332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9C6B6DD"/>
+    <w:nsid w:val="BD75E5F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11034,51 +480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62FB7C9D"/>
+    <w:nsid w:val="9F533CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11268,51 +714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20947/s0102-3098a0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952188v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.096.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031322X.2013.814876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhs.2013.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.17512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k68" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.1615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.902" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01951792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/34460/1/430546.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : http://etudescaribeennes.revues.org" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01456308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802157v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802278v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802187v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782843v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782787v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>