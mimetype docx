--- v0 (2026-03-26)
+++ v1 (2026-04-24)
@@ -344,291 +344,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
+                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
+                <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791943v1</w:t>
+                <w:t xml:space="preserve">hal-03340638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
+                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Damez</w:t>
+                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340638v1</w:t>
+                <w:t xml:space="preserve">hal-03791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a High-Speed Ethernet Connector for Harsh Environments</w:t>
               </w:r>
@@ -1808,1075 +1808,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of advanced MIM capacitors with ZrO2 Insulator for high-density packaging and RF applications</w:t>
+                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Blonkowski</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.2 (2012) 502-509</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.502-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777838v1</w:t>
+                <w:t xml:space="preserve">hal-01025008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
+                <w:t xml:space="preserve">Electrical characterization of advanced MIM capacitors with ZrO2 Insulator for high-density packaging and RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (3), pp.502-509</w:t>
+              <w:t xml:space="preserve">, 2012, pp.2 (2012) 502-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025008v1</w:t>
+                <w:t xml:space="preserve">hal-00777838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminium Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Defay</w:t>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 88 (5), pp.564-568</w:t>
+              <w:t xml:space="preserve">, 2011, 88 (5), pp.734-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068836v1</w:t>
+                <w:t xml:space="preserve">hal-01068827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic impedance extraction of embedded and integrated interconnects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminium Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (5), pp.564-568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672782v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristic impedance extraction of embedded and integrated interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010100066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068838v1</w:t>
+                <w:t xml:space="preserve">hal-00672782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra wide band frequency characterization of integrated TiTaO-based metal-insulator-metal devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bertaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vallee</w:t>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (5), pp.729-733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849729v1</w:t>
+                <w:t xml:space="preserve">hal-01068838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic Impedance Extraction of Embedded and Integrated Interconnects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+                <w:t xml:space="preserve">Ultra wide band frequency characterization of integrated TiTaO-based metal-insulator-metal devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.044110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3626067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068736v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Characteristic Impedance Extraction of Embedded and Integrated Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Cadix</w:t>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88 (5), pp.734-738</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 53 (No. 3,), pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068827v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,51 +3009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87 (3), pp.321-323. </w:t>
@@ -3097,630 +3097,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on voltage linearity of ZrO2 based RF Metal-Insulator-Metal capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gonon</w:t>
+                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2), pp.114-116</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073558v1</w:t>
+                <w:t xml:space="preserve">hal-01073580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.301-305. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.321-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00602043v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">Frequency effect on voltage linearity of ZrO2 based RF Metal-Insulator-Metal capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.329-332</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.114-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073580v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.321-323</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.301-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87 (3), pp.329-332. </w:t>
@@ -3770,51 +3770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of MIM damascene capacitors HF performance as they evolve from 2D to 3D architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwave, Antennas &amp; Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (8), pp.781 - 788</w:t>
@@ -4416,77 +4416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of porous ULK SiOCH and impact on signal propagation for on-chip interconnects of the 45 nm node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,64 +4819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5168,103 +5168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pertes électromagnétiques engendrées par les éco-matériaux utilisés dans les parois des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7167,277 +7167,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MmW devices: from WLCSP to smart interposers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jouve</w:t>
+                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMAPS International Conference and Exhibition on Device Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Scottsdale, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021029v1</w:t>
+                <w:t xml:space="preserve">hal-01018442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Maître</w:t>
+                <w:t xml:space="preserve">MmW devices: from WLCSP to smart interposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">9th IMAPS International Conference and Exhibition on Device Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Scottsdale, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018442v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module intégré 3D sur silicium pour les transmissions sans fil haut-débit WiGig et WiHD à 60 GHz</w:t>
               </w:r>
@@ -7449,77 +7449,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
@@ -7542,277 +7542,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021024v1</w:t>
+                <w:t xml:space="preserve">hal-01018432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018432v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
               </w:r>
@@ -7923,51 +7923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,77 +8048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MmW characterization of wafer level passivation for 3D silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schreiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,51 +8186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on Links between High Frequency Substrate Noise and High Speed Signal Transmission in Interconnection Channels of 3D-IC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,777 +8417,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa0.65Nb0.3503 déposé en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France. session S1, papier ID52, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068623v1</w:t>
+                <w:t xml:space="preserve">hal-00806607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301748v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa0.65Nb0.3503 déposé en couche mince</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Deputier</w:t>
+                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chambéry, France. session S1, papier ID52, 1-4</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806607v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734812v1</w:t>
+                <w:t xml:space="preserve">hal-01062188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
+                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jj. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062188v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jj. Roullard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+                <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062192v1</w:t>
+                <w:t xml:space="preserve">hal-00734812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined but Handy Electrical Models of TSV Useable from Low to High Density and for RF or Fast Digital Signals in 3D-IC</w:t>
               </w:r>
@@ -9311,77 +9311,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude jusqu'à 60 GHz d'une capacité ferroélectrique de PbZrO0.52TiO0.48O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9417,527 +9417,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des couplages électriques RF par les substrats de silicium en intégration 3D de circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
+                <w:t xml:space="preserve">Electrical Characterization and Impact on Signal Integrity of New Basic Interconnection Elements Inside 3D Integrated Circuits&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">(ECTC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lake Buena Vista, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073528v1</w:t>
+                <w:t xml:space="preserve">hal-01069258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization and Impact on Signal Integrity of New Basic Interconnection Elements Inside 3D Integrated Circuits&amp;quot;,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des couplages électriques RF par les substrats de silicium en intégration 3D de circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ECTC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lake Buena Vista, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069258v1</w:t>
+                <w:t xml:space="preserve">hal-01073528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral Field Excitation of thickness shear modes in an AlN membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium and European Frequency and Time Forum (IFCS 2011),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073531v1</w:t>
+                <w:t xml:space="preserve">hal-01068868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Field Excitation of thickness shear modes in an AlN membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Billard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium and European Frequency and Time Forum (IFCS 2011),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068868v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation microondes des vias traversant le silicium (TSV) dans les circuits intégrés 3D</w:t>
               </w:r>
@@ -9949,77 +9949,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Chapellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10044,90 +10044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10163,1105 +10163,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et optimisation des performances RF des interconnexions pour les architectures 3D de circuits intégrés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+                <w:t xml:space="preserve">Extraction of Equivalent High Frequency Models for TSV and RDL Interconnects Embedded in Stacks of the 3D Integration Technology&amp;quot; Naples, Italy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fourneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Franco-Maghrébines des Microondes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073527v1</w:t>
+                <w:t xml:space="preserve">hal-01068872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Equivalent High Frequency Models for TSV and RDL Interconnects Embedded in Stacks of the 3D Integration Technology&amp;quot; Naples, Italy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Fuchs</w:t>
+                <w:t xml:space="preserve">Caractérisation et optimisation des performances RF des interconnexions pour les architectures 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Naples, Italy</w:t>
+              <w:t xml:space="preserve">7e Journées Franco-Maghrébines des Microondes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068872v1</w:t>
+                <w:t xml:space="preserve">hal-01073527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
+                <w:t xml:space="preserve">“Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roullard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eid E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivaz S. De</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capraro S.</w:t>
+                <w:t xml:space="preserve">Cadix L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074511v1</w:t>
+                <w:t xml:space="preserve">hal-01074519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacrevaz T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roullard J.</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Bermond C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivaz S. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capraro S.</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074519v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminum Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604327v1</w:t>
+                <w:t xml:space="preserve">hal-00604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and frequency dependent electrical modeling of Through Silicon Vias (TSV) for high density 3DICs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604331v1</w:t>
+                <w:t xml:space="preserve">hal-00604327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Abergel</w:t>
+                <w:t xml:space="preserve">Integration and frequency dependent electrical modeling of Through Silicon Vias (TSV) for high density 3DICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604505v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminum Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
+                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604324v1</w:t>
+                <w:t xml:space="preserve">hal-00604505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de couplage RF par les substrats de silicium dans les empilements de circuits intégrés 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
@@ -11290,103 +11290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Time Domain Characterization of Substrate Coupling Effects in 3D Integration Stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Melaka, Malaysia</w:t>
@@ -11415,90 +11415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des substrats de silicium sur les performances des inductances planaires 2D lors d'une intégration 3D &amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11540,103 +11540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
@@ -11665,51 +11665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Integration and frequency dependent electrical modeling of Through Silicon Vias (TSV) for high density 3DICs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadix L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11784,1932 +11784,1928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" DC to Radio-Frequency Characterization of ZrO2 Dielectric for "Metal-Insulator-Metal" Integrated Capacitors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Singapore</w:t>
+              <w:t xml:space="preserve">13th IEEE Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602878v1</w:t>
+                <w:t xml:space="preserve">hal-00399076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
+                <w:t xml:space="preserve">Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">"Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602866v1</w:t>
+                <w:t xml:space="preserve">hal-00602870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+                <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gros Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Grèce., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602814v1</w:t>
+                <w:t xml:space="preserve">hal-00602854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399525v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">" DC to Radio-Frequency Characterization of ZrO2 Dielectric for "Metal-Insulator-Metal" Integrated Capacitors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399531v1</w:t>
+                <w:t xml:space="preserve">hal-00602878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Vallee</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399517v1</w:t>
+                <w:t xml:space="preserve">hal-00602820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602810v1</w:t>
+                <w:t xml:space="preserve">hal-00602866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603050v1</w:t>
+                <w:t xml:space="preserve">hal-00602814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603088v1</w:t>
+                <w:t xml:space="preserve">hal-00399525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603062v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602820v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cadix</w:t>
+                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399927v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
+              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461102v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603027v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cadix</w:t>
+                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lorut</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Town, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603081v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13738,1835 +13734,1839 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Town, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602817v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blonkowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Gros-Jean</w:t>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399089v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gallitre</w:t>
+                <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf</w:t>
+              <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399065v1</w:t>
+                <w:t xml:space="preserve">hal-00602817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+                <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roullard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399912v1</w:t>
+                <w:t xml:space="preserve">hal-00399927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602867v1</w:t>
+                <w:t xml:space="preserve">hal-00461102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603005v1</w:t>
+                <w:t xml:space="preserve">hal-00399065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+                <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.T. Vo</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gros-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">39th European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603001v1</w:t>
+                <w:t xml:space="preserve">hal-00399089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Morand</w:t>
+                <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075272v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gallitre</w:t>
+                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399929v1</w:t>
+                <w:t xml:space="preserve">hal-00399912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399076v1</w:t>
+                <w:t xml:space="preserve">hal-00603005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Belem, Brazil</w:t>
+              <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602870v1</w:t>
+                <w:t xml:space="preserve">hal-00603001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gros Jean</w:t>
+                <w:t xml:space="preserve">Yves Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Grèce., France</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602854v1</w:t>
+                <w:t xml:space="preserve">hal-01075272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Cadix</w:t>
+                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602841v1</w:t>
+                <w:t xml:space="preserve">hal-00399929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and RF characterization of high density Through Silicon Vias for 3D chip stacking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cadix</w:t>
+                <w:t xml:space="preserve">Impact of direct CMP on porous ULK properties and interconnect propagation performance on a wide frequency bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Advanced Metallization Conference, AMC 2008, San Diego,</w:t>
+              <w:t xml:space="preserve">25th Advanced Metallization Conference, AMC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397939v1</w:t>
+                <w:t xml:space="preserve">hal-00397928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of dielectric loss effects with ultra low-k materials and impact on interconnect propagation performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+                <w:t xml:space="preserve">Integration and RF characterization of high density Through Silicon Vias for 3D chip stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Arnal</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization Conf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, -, France</w:t>
+              <w:t xml:space="preserve">25th Advanced Metallization Conference, AMC 2008, San Diego,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397857v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités MIM accordables pour circuits intégrés et caractérisation HF du SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15588,762 +15588,762 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ULK restoration techniques on propagation performance for interconnects of the 45 nm technology node and below</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">First evidence of dielectric loss effects with ultra low-k materials and impact on interconnect propagation performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Chaabouni</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Grosgeorges</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, -, France</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397907v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances de capacités MIM 3D en SiN pour des applications RF en circuits intégrés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+                <w:t xml:space="preserve">Impact of ULK restoration techniques on propagation performance for interconnects of the 45 nm technology node and below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grosgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
+              <w:t xml:space="preserve">12th IEEE Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398517v1</w:t>
+                <w:t xml:space="preserve">hal-00397907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency in situ characterization of ultra thin ZrO2 for integrated MIM capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">Optimisation des performances de capacités MIM 3D en SiN pour des applications RF en circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Vallee</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, san diego, United States</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397026v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pertes diélectriques de matériaux à très faible permittivité sur les performances des interconnexions de circuits intégrés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+                <w:t xml:space="preserve">Wideband frequency in situ characterization of ultra thin ZrO2 for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">AMC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, san diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398597v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct CMP on porous ULK properties and interconnect propagation performance on a wide frequency bandwidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Impact des pertes diélectriques de matériaux à très faible permittivité sur les performances des interconnexions de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gall</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Icard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Advanced Metallization Conference, AMC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397928v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux nouveaux pour l'intégration de composants passifs dans les circuits intégrés avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16577,291 +16577,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Houzet</w:t>
+                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prudhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712811v1</w:t>
+                <w:t xml:space="preserve">hal-02279227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujmad</w:t>
+                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279227v1</w:t>
+                <w:t xml:space="preserve">hal-04712811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust RF characterization method of insulators used in high speed interconnects networks</w:t>
               </w:r>
@@ -17109,51 +17109,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
+                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
@@ -17188,106 +17188,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992682v1</w:t>
+                <w:t xml:space="preserve">hal-01992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
+                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
@@ -17322,82 +17322,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992951v1</w:t>
+                <w:t xml:space="preserve">hal-01992682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through Silicon Capacitors (TSC) for noise reduction in Power Distribution Network</w:t>
               </w:r>
@@ -17965,51 +17965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.09.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1BQG4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.08.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QJ9SFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Chapellon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs C." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuaire A." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602817v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399089v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602867v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros Jean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398517v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.09.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1BQG4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.08.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QJ9SFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Chapellon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs C." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuaire A." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros Jean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603081v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399927v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399065v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>