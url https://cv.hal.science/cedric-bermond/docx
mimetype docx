--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -344,291 +344,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
+                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Damez</w:t>
+                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340638v1</w:t>
+                <w:t xml:space="preserve">hal-03791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
+                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
+                <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791943v1</w:t>
+                <w:t xml:space="preserve">hal-03340638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a High-Speed Ethernet Connector for Harsh Environments</w:t>
               </w:r>
@@ -3097,548 +3097,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">Frequency effect on voltage linearity of ZrO2 based RF Metal-Insulator-Metal capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.329-332</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.114-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073580v1</w:t>
+                <w:t xml:space="preserve">hal-01073558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.321-323</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.301-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073576v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on voltage linearity of ZrO2 based RF Metal-Insulator-Metal capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gonon</w:t>
+                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2), pp.114-116</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073558v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.301-305. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.321-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00602043v1</w:t>
+                <w:t xml:space="preserve">hal-01073576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
               </w:r>
@@ -4819,64 +4819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5168,103 +5168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pertes électromagnétiques engendrées par les éco-matériaux utilisés dans les parois des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,277 +5408,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique en hautes fréquences à 4 GHz par une méthode en cavité résonante de matériaux polymères</w:t>
+                <w:t xml:space="preserve">Conception et optimisation d’un nouveau contact Ethernet 10 Gbits/s pour environnement sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bermond</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Khalili</w:t>
+                <w:t xml:space="preserve">Farsin Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Français sur la spectroscopie Diélectrique appliquée aux Matériaux (SDM’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIe Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712884v1</w:t>
+                <w:t xml:space="preserve">hal-02058092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d’un nouveau contact Ethernet 10 Gbits/s pour environnement sévère</w:t>
+                <w:t xml:space="preserve">Caractérisation électrique en hautes fréquences à 4 GHz par une méthode en cavité résonante de matériaux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsin Khalili</w:t>
+                <w:t xml:space="preserve">F. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque Français sur la spectroscopie Diélectrique appliquée aux Matériaux (SDM’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058092v1</w:t>
+                <w:t xml:space="preserve">hal-04712884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de caractérisation large bande de fréquence de matériaux isolants par contact direct « sonde de mesure / échantillon »</w:t>
               </w:r>
@@ -7167,418 +7167,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Maître</w:t>
+                <w:t xml:space="preserve">MmW devices: from WLCSP to smart interposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">9th IMAPS International Conference and Exhibition on Device Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Scottsdale, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018442v1</w:t>
+                <w:t xml:space="preserve">hal-01021029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MmW devices: from WLCSP to smart interposers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jouve</w:t>
+                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMAPS International Conference and Exhibition on Device Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Scottsdale, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021029v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module intégré 3D sur silicium pour les transmissions sans fil haut-débit WiGig et WiHD à 60 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Joblot</w:t>
+                <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">224th Electrochemical Society (ECS) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020903v1</w:t>
+                <w:t xml:space="preserve">hal-01301899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7587,607 +7587,607 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+                <w:t xml:space="preserve">Module intégré 3D sur silicium pour les transmissions sans fil haut-débit WiGig et WiHD à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021024v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Deputier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">224th Electrochemical Society (ECS) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301899v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
+                <w:t xml:space="preserve">MmW characterization of wafer level passivation for 3D silicon interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schreiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
+              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.1887-1891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021025v1</w:t>
+                <w:t xml:space="preserve">hal-01018396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MmW characterization of wafer level passivation for 3D silicon interposer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Schreiner</w:t>
+                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.1887-1891</w:t>
+              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018396v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on Links between High Frequency Substrate Noise and High Speed Signal Transmission in Interconnection Channels of 3D-IC</w:t>
               </w:r>
@@ -8417,777 +8417,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa0.65Nb0.3503 déposé en couche mince</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Deputier</w:t>
+                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chambéry, France. session S1, papier ID52, 1-4</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806607v1</w:t>
+                <w:t xml:space="preserve">hal-01068623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068623v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa0.65Nb0.3503 déposé en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France. session S1, papier ID52, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301748v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062188v1</w:t>
+                <w:t xml:space="preserve">hal-00734812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062192v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Jj. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734812v1</w:t>
+                <w:t xml:space="preserve">hal-01062192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined but Handy Electrical Models of TSV Useable from Low to High Density and for RF or Fast Digital Signals in 3D-IC</w:t>
               </w:r>
@@ -9667,277 +9667,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Field Excitation of thickness shear modes in an AlN membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Billard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium and European Frequency and Time Forum (IFCS 2011),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068868v1</w:t>
+                <w:t xml:space="preserve">hal-01073531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral Field Excitation of thickness shear modes in an AlN membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium and European Frequency and Time Forum (IFCS 2011),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073531v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation microondes des vias traversant le silicium (TSV) dans les circuits intégrés 3D</w:t>
               </w:r>
@@ -9949,51 +9949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Chapellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,273 +10163,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Equivalent High Frequency Models for TSV and RDL Interconnects Embedded in Stacks of the 3D Integration Technology&amp;quot; Naples, Italy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Fuchs</w:t>
+                <w:t xml:space="preserve">Caractérisation et optimisation des performances RF des interconnexions pour les architectures 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Naples, Italy</w:t>
+              <w:t xml:space="preserve">7e Journées Franco-Maghrébines des Microondes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068872v1</w:t>
+                <w:t xml:space="preserve">hal-01073527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et optimisation des performances RF des interconnexions pour les architectures 3D de circuits intégrés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+                <w:t xml:space="preserve">Extraction of Equivalent High Frequency Models for TSV and RDL Interconnects Embedded in Stacks of the 3D Integration Technology&amp;quot; Naples, Italy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fourneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Franco-Maghrébines des Microondes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073527v1</w:t>
+                <w:t xml:space="preserve">hal-01068872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack”</w:t>
               </w:r>
@@ -10659,426 +10659,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminum Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Defay</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Abergel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604324v1</w:t>
+                <w:t xml:space="preserve">hal-00604327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Integration and frequency dependent electrical modeling of Through Silicon Vias (TSV) for high density 3DICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604327v1</w:t>
+                <w:t xml:space="preserve">hal-00604331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and frequency dependent electrical modeling of Through Silicon Vias (TSV) for high density 3DICs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
+                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604331v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminum Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
@@ -11113,73 +11113,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604505v1</w:t>
+                <w:t xml:space="preserve">hal-00604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de couplage RF par les substrats de silicium dans les empilements de circuits intégrés 3D</w:t>
               </w:r>
@@ -11409,402 +11409,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des substrats de silicium sur les performances des inductances planaires 2D lors d'une intégration 3D &amp;quot;,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">« Integration and frequency dependent electrical modeling of Through Silicon Vias (TSV) for high density 3DICs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchs C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leduc P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuaire A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604501v1</w:t>
+                <w:t xml:space="preserve">hal-01074766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des substrats de silicium sur les performances des inductances planaires 2D lors d'une intégration 3D &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604323v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Integration and frequency dependent electrical modeling of Through Silicon Vias (TSV) for high density 3DICs”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thuaire A.</w:t>
+                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074766v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
               </w:r>
@@ -11842,51 +11842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
@@ -12213,51 +12213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
@@ -12405,1652 +12405,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602820v1</w:t>
+                <w:t xml:space="preserve">hal-00602866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602866v1</w:t>
+                <w:t xml:space="preserve">hal-00602814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602814v1</w:t>
+                <w:t xml:space="preserve">hal-00399525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399525v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399531v1</w:t>
+                <w:t xml:space="preserve">hal-00602810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gallitre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602810v1</w:t>
+                <w:t xml:space="preserve">hal-00603050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603050v1</w:t>
+                <w:t xml:space="preserve">hal-00399517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Vallee</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399517v1</w:t>
+                <w:t xml:space="preserve">hal-00603088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603088v1</w:t>
+                <w:t xml:space="preserve">hal-00603062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603062v1</w:t>
+                <w:t xml:space="preserve">hal-00602820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lorut</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Town, France</w:t>
+              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603081v1</w:t>
+                <w:t xml:space="preserve">hal-00603027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603027v1</w:t>
+                <w:t xml:space="preserve">hal-00602817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lorut</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF characterization and modeling of high density Through Silicon Vias for 3D chip stacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602817v1</w:t>
+                <w:t xml:space="preserve">hal-00461102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
               </w:r>
@@ -14155,168 +14155,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+                <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gros-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
+              <w:t xml:space="preserve">39th European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461102v1</w:t>
+                <w:t xml:space="preserve">hal-00399089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance predictions of interconnect networks for advanced technology nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14375,932 +14375,932 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on voltage linearity of medium-k dielectrics based RF Metal-Insulator-Metal capacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Blonkowski</w:t>
+                <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Gros-Jean</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Caractérisation en hyperfréquences et modélisation de Vias Traversant le Silicium pour l'intégration de puces tridimensionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Town, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399089v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cadix</w:t>
+                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602867v1</w:t>
+                <w:t xml:space="preserve">hal-00399912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Modelling of Through Silicon Via RF Performance and Impact on Signal Transmission in 3D Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399912v1</w:t>
+                <w:t xml:space="preserve">hal-00602867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603005v1</w:t>
+                <w:t xml:space="preserve">hal-00399929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603001v1</w:t>
+                <w:t xml:space="preserve">hal-01075272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Morand</w:t>
+                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075272v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399929v1</w:t>
+                <w:t xml:space="preserve">hal-00603001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of direct CMP on porous ULK properties and interconnect propagation performance on a wide frequency bandwidth</w:t>
               </w:r>
@@ -15437,51 +15437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15530,277 +15530,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités MIM accordables pour circuits intégrés et caractérisation HF du SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">First evidence of dielectric loss effects with ultra low-k materials and impact on interconnect propagation performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France, France</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398487v1</w:t>
+                <w:t xml:space="preserve">hal-00397857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of dielectric loss effects with ultra low-k materials and impact on interconnect propagation performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Arnal</w:t>
+                <w:t xml:space="preserve">Capacités MIM accordables pour circuits intégrés et caractérisation HF du SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization Conf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, -, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397857v1</w:t>
+                <w:t xml:space="preserve">hal-00398487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ULK restoration techniques on propagation performance for interconnects of the 45 nm technology node and below</w:t>
               </w:r>
@@ -16088,51 +16088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, san diego, United States</w:t>
@@ -17109,51 +17109,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
+                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
@@ -17188,106 +17188,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992951v1</w:t>
+                <w:t xml:space="preserve">hal-01992682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
+                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
@@ -17322,82 +17322,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992682v1</w:t>
+                <w:t xml:space="preserve">hal-01992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through Silicon Capacitors (TSC) for noise reduction in Power Distribution Network</w:t>
               </w:r>
@@ -17965,51 +17965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.09.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1BQG4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.08.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QJ9SFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Chapellon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs C." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuaire A." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros Jean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603081v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399927v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399065v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.09.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1BQG4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.08.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QJ9SFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Chapellon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs C." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuaire A." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros Jean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602817v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399927v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603081v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>