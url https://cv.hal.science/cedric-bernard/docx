--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -497,235 +497,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “elastic-plastic deformation in ion-exchanged aluminosilicate glass by loading rate dependent nanoindentation”</w:t>
+                <w:t xml:space="preserve">Crystalline defects in bulk metallic glasses: consequences on fracture toughness determination and ductility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
+                <w:t xml:space="preserve">C Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
+                <w:t xml:space="preserve">V Keryvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 528, pp.119692. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (48), pp.483001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abaa7f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357339v1</w:t>
+                <w:t xml:space="preserve">hal-03118772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline defects in bulk metallic glasses: consequences on fracture toughness determination and ductility</w:t>
+                <w:t xml:space="preserve">Comment on “elastic-plastic deformation in ion-exchanged aluminosilicate glass by loading rate dependent nanoindentation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bernard</w:t>
+                <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Keryvin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (48), pp.483001. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528, pp.119692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/abaa7f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118772v1</w:t>
+                <w:t xml:space="preserve">hal-02357339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of as-cast spherulites on the fracture toughness of a Zr 55 Cu 30 Al 10 Ni 5 bulk metallic glass</w:t>
               </w:r>
@@ -1528,419 +1528,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of rheological and thermodynamic properties of the Pd40Ni40P20 bulk metallic glass around glass transition using an indentation creep technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509S, pp.S18-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.12.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676608v1</w:t>
+                <w:t xml:space="preserve">hal-00676622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Temperature on Anisotropy Properties of an Aluminium Alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Coër</w:t>
+                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-010-9415-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715790v1</w:t>
+                <w:t xml:space="preserve">hal-00676608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of rheological and thermodynamic properties of the Pd40Ni40P20 bulk metallic glass around glass transition using an indentation creep technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">The Effect of Temperature on Anisotropy Properties of an Aluminium Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bernard</w:t>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 509S, pp.S18-S22. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 51 (Number 7), pp.1185-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.12.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9415-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676622v1</w:t>
+                <w:t xml:space="preserve">hal-00715790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep of window glass around glass transition.</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiko Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (26-27), pp.2063-2868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,77 +2356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic behavior of a soda-lime-silica glass in the 293-833 K range by micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixia Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (3), pp.632-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the plastic zone under nanoindentation imprints : toward a better ductile to brittle transition insight in oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,64 +3014,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3139,64 +3139,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Indentation 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity of germanium-selenium glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3982,103 +3982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity of Ge-Se glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4103,103 +4103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity of germanium-selenium glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kéryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mechin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoued" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryvin Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-37VTR57W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119692" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abaa7f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1BZH0FL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cristina Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0229-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanara Hin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.07.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4637H7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Manach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9711-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZV01TG5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrade-Campos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9415-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX91WCFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPX531Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Shang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buckley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2006.0097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TGG3DW05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Mah&#233;-Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bendaoued" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchandise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsaudon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bonnot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mechin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoued" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryvin Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-37VTR57W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abaa7f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1BZH0FL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cristina Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0229-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanara Hin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.07.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4637H7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Manach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9711-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZV01TG5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPX531Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrade-Campos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9415-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX91WCFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Shang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buckley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2006.0097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TGG3DW05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Mah&#233;-Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bendaoued" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchandise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsaudon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bonnot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>