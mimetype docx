--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -182,261 +182,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microscopic Derivation of Coupled SPDE's with a KPZ Flavor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EQUILIBRIUM FLUCTUATIONS FOR DIFFUSIVE SYMMETRIC EXCLUSION WITH LONG JUMPS AND INFINITELY EXTENDED RESERVOIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragaa Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+                <w:t xml:space="preserve">Patricia Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gonçalves</w:t>
+                <w:t xml:space="preserve">Milton Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Simon</w:t>
+                <w:t xml:space="preserve">Stefano Scotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (2), </w:t>
+              <w:t xml:space="preserve">, 2022, 58 (1), pp.303-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-AIHP1196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AIHP1176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307963v1</w:t>
+                <w:t xml:space="preserve">hal-02492181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EQUILIBRIUM FLUCTUATIONS FOR DIFFUSIVE SYMMETRIC EXCLUSION WITH LONG JUMPS AND INFINITELY EXTENDED RESERVOIRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Microscopic Derivation of Coupled SPDE's with a KPZ Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragaa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milton Jara</w:t>
+                <w:t xml:space="preserve">Patricia Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Scotta</w:t>
+                <w:t xml:space="preserve">Marielle Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (1), pp.303-342. </w:t>
+              <w:t xml:space="preserve">, 2022, 58 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-AIHP1176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AIHP1196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492181v1</w:t>
+                <w:t xml:space="preserve">hal-02307963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport in an ordered harmonic chain in presence of a uniform magnetic field</w:t>
               </w:r>
@@ -533,382 +533,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERIVATION OF COUPLED KPZ-BURGERS EQUATION FROM MULTI-SPECIES ZERO-RANGE PROCESSES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization effects due to a random magnetic field on heat transport in a harmonic chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Cane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Majeed Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-AAP1639⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac32b8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268517v1</w:t>
+                <w:t xml:space="preserve">hal-03401370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Benoist</w:t>
+                <w:t xml:space="preserve">Cédric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
+                <w:t xml:space="preserve">Reda Chhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Najnudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization effects due to a random magnetic field on heat transport in a harmonic chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Cane</w:t>
+                <w:t xml:space="preserve">DERIVATION OF COUPLED KPZ-BURGERS EQUATION FROM MULTI-SPECIES ZERO-RANGE PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahisa Funaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junaid Majeed Bhat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 11, </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.1966-2017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac32b8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-AAP1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401370v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fluctuating kinetics to fluctuating hydrodynamics: a $\Gamma$-Convergence of large deviations functionals approach</w:t>
               </w:r>
@@ -1122,503 +1122,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bernardin</w:t>
+                <w:t xml:space="preserve">Slow to fast infinitely extended reservoirs for the symmetric exclusion process with long jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Flandrin</w:t>
+                <w:t xml:space="preserve">Byron Oviedo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.217-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332718v1</w:t>
+                <w:t xml:space="preserve">hal-01474718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional equation description of an open anomalous heat conduction set-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HYDRODYNAMIC LIMIT FOR A DISORDERED HARMONIC CHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Huveneers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aritra Kundu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Dhar</w:t>
+                <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aaf630⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (1), pp.215-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3251-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401493v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721245v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDRODYNAMIC LIMIT FOR A DISORDERED HARMONIC CHAIN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional equation description of an open anomalous heat conduction set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Huveneers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Olla</w:t>
+                <w:t xml:space="preserve">Keji Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Dhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-018-3251-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aaf630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721245v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow to fast infinitely extended reservoirs for the symmetric exclusion process with long jumps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Byron Oviedo Jimenez</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Fourier and the science of today / Fourier et la science d’aujourd’hui, 20 (5), pp.387-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474718v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEAKLY HARMONIC OSCILLATORS PERTURBED BY A CONSERVATIVE NOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,77 +1756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCCUPATION TIMES OF LONG-RANGE EXCLUSION AND CONNECTIONS TO KPZ CLASS EXPONENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.365-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1873,64 +1873,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3/4 Fractional superdiffusion of energy in a system of harmonic oscillators perturbed by a conservative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 220 (2), pp.505--542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,90 +1977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green-Kubo formula for weakly coupled system with dynamical noise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huveneers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel L. Lebowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlangelo Liverani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 334 (3), pp.1377-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2166,204 +2166,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium fluctuations of additive functionals of zero-range models</w:t>
+                <w:t xml:space="preserve">Superdiffusion of energy in Hamiltonian systems perturbed by a conservative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75, pp.143-160</w:t>
+              <w:t xml:space="preserve">, 2014, From particle systems to partial differential equations, 75, pp.129-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00909797v1</w:t>
+                <w:t xml:space="preserve">ensl-00909796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green-Kubo formula for weakly coupled system with dynamical noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huveneers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel L. Lebowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liverani Carlangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.DOI: 10.1007/s00220-014-2206-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2382,316 +2356,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superdiffusion of energy in Hamiltonian systems perturbed by a conservative noise</w:t>
+                <w:t xml:space="preserve">Equilibrium fluctuations of additive functionals of zero-range models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, From particle systems to partial differential equations, 75, pp.129-141</w:t>
+              <w:t xml:space="preserve">, 2014, 75, pp.143-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00909796v1</w:t>
+                <w:t xml:space="preserve">ensl-00909797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of non-equilibrium stationary measures of boundary driven TASEP</w:t>
+                <w:t xml:space="preserve">Anomalous fluctuations for a perturbed hamiltonian system with exponential interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Landim</w:t>
+                <w:t xml:space="preserve">P. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911122v1</w:t>
+                <w:t xml:space="preserve">ensl-00695381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous fluctuations for a perturbed hamiltonian system with exponential interactions</w:t>
+                <w:t xml:space="preserve">Entropy of non-equilibrium stationary measures of boundary driven TASEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gonçalves</w:t>
+                <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.44</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00695381v2</w:t>
+                <w:t xml:space="preserve">hal-00911122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small perturbation of a disordered harmonic chain by a noise and an anharmonic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huveneers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 157 (1-2), pp.301-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,386 +2731,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777266v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARMONIC SYSTEMS WITH BULK NOISES</w:t>
+                <w:t xml:space="preserve">A one-dimensional coagulation-fragmentation process with a dynamical phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateshan Kannan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jani Lukkarinen</w:t>
+                <w:t xml:space="preserve">Fabio Lucio Toninelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 146 (4), pp.31</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (4), pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00635335v2</w:t>
+                <w:t xml:space="preserve">ensl-00608829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional coagulation-fragmentation process with a dynamical phase transition</w:t>
+                <w:t xml:space="preserve">Homogenization results for a linear dynamics in random Glauber type environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Lucio Toninelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.792-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AIHP424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00608829v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00589674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous diffusion for a class of systems with two conserved quantities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.1099-1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0951-7715/25/4/1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00909792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization results for a linear dynamics in random Glauber type environment</w:t>
+                <w:t xml:space="preserve">HARMONIC SYSTEMS WITH BULK NOISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateshan Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel L. Lebowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Lukkarinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (4), pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00589674v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00635335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIMPLE PARTICLE MODEL FOR A SYSTEM OF COUPLED EQUATIONS WITH ABSORBING COLLISION TERM</w:t>
               </w:r>
@@ -3200,77 +3200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium Stationary States of Harmonic Chains with Bulk Noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateshan Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel L. Lebowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Lukkarinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.685-689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Properties of a Chain of Anharmonic Oscillators with random flip of velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 145 (5), pp.1224-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 287 (1), pp.67-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.204303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3851,90 +3851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity in harmonic lattices with random collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Lepri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal transport in low dimensions: from statistical physics to nanoscale heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 921, Springer, pp.215, 2016, Springer Lecture Notes in Physics, 978-3-319-29259-5. </w:t>
@@ -4079,90 +4079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic limit for a boundary driven super-diffusive symmetric exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,64 +4193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic limit for a boundary driven super-diffusive symmetric exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4356,51 +4356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous diffusion for a class of systems with two conserved quantities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4474,89 +4474,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00396266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL CONDUCTIVITY FOR A NOISY DISORDERED HARMONIC CHAIN</w:t>
+                <w:t xml:space="preserve">SUPERDIFFUSIVITY OF ASYMMETRIC ENERGY MODEL IN DIMENSION ONE AND TWO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00309070v1</w:t>
+                <w:t xml:space="preserve">ensl-00309069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary non-equilibrium properties for a heat conduction model</w:t>
               </w:r>
@@ -4598,89 +4598,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00309063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPERDIFFUSIVITY OF ASYMMETRIC ENERGY MODEL IN DIMENSION ONE AND TWO</w:t>
+                <w:t xml:space="preserve">THERMAL CONDUCTIVITY FOR A NOISY DISORDERED HARMONIC CHAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00309069v1</w:t>
+                <w:t xml:space="preserve">ensl-00309070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4835,51 +4835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragaa Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1196" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scotta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dhar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02848-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahisa Funaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1639" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Majeed Bhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac32b8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jim&#233;nez Oviedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01549-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Kundu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kundu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keji Saito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaf630" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721245v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huveneers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3251-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474718v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Oviedo Jimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394142v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-015-0661-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943116v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0936-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Lebowitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlangelo Liverani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2206-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052296v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16637-7_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverani Carlangelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00695381v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777266v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-012-0458-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D274FEE21191D171C0614A8DA34A8518E4248DED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635335v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateshan Kannan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Lukkarinen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00608829v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lucio Toninelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/4/1099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589674v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00870165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ricci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2011.4.xx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00621060v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589672v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0385-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017718v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Basile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0662-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009115v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.204303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196009v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29261-8_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884549v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492181v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragaa Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dhar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02848-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Majeed Bhat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac32b8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahisa Funaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jim&#233;nez Oviedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01549-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474718v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Oviedo Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721245v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huveneers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3251-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Kundu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kundu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keji Saito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaf630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394142v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-015-0661-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943116v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0936-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Lebowitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlangelo Liverani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2206-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052296v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16637-7_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverani Carlangelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00695381v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777266v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-012-0458-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D274FEE21191D171C0614A8DA34A8518E4248DED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00608829v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lucio Toninelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589674v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/4/1099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635335v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateshan Kannan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Lukkarinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00870165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ricci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2011.4.xx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00621060v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589672v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0385-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017718v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Basile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0662-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009115v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.204303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196009v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29261-8_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884549v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>