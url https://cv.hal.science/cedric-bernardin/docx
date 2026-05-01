--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -533,382 +533,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization effects due to a random magnetic field on heat transport in a harmonic chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Cane</w:t>
+                <w:t xml:space="preserve">DERIVATION OF COUPLED KPZ-BURGERS EQUATION FROM MULTI-SPECIES ZERO-RANGE PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junaid Majeed Bhat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+                <w:t xml:space="preserve">Tadahisa Funaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac32b8⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.1966-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-AAP1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401370v1</w:t>
+                <w:t xml:space="preserve">hal-02268517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Benoist</w:t>
+                <w:t xml:space="preserve">Localization effects due to a random magnetic field on heat transport in a harmonic chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Cane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernardin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Junaid Majeed Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac32b8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157272v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERIVATION OF COUPLED KPZ-BURGERS EQUATION FROM MULTI-SPECIES ZERO-RANGE PROCESSES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+                <w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadahisa Funaki</w:t>
+                <w:t xml:space="preserve">Reda Chhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Najnudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (4), pp.1966-2017. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-AAP1639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268517v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fluctuating kinetics to fluctuating hydrodynamics: a $\Gamma$-Convergence of large deviations functionals approach</w:t>
               </w:r>
@@ -1122,386 +1122,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow to fast infinitely extended reservoirs for the symmetric exclusion process with long jumps</w:t>
+                <w:t xml:space="preserve">HYDRODYNAMIC LIMIT FOR A DISORDERED HARMONIC CHAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron Oviedo Jimenez</w:t>
+                <w:t xml:space="preserve">François Huveneers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (1), pp.215-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3251-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474718v2</w:t>
+                <w:t xml:space="preserve">hal-01721245v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDRODYNAMIC LIMIT FOR A DISORDERED HARMONIC CHAIN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional equation description of an open anomalous heat conduction set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Olla</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keji Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Dhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-018-3251-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aaf630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721245v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional equation description of an open anomalous heat conduction set-up</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow to fast infinitely extended reservoirs for the symmetric exclusion process with long jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Dhar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Oviedo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.217-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401493v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1756,77 +1756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCCUPATION TIMES OF LONG-RANGE EXCLUSION AND CONNECTIONS TO KPZ CLASS EXPONENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.365-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,90 +1977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green-Kubo formula for weakly coupled system with dynamical noise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huveneers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel L. Lebowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlangelo Liverani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 334 (3), pp.1377-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2166,217 +2166,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superdiffusion of energy in Hamiltonian systems perturbed by a conservative noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+                <w:t xml:space="preserve">Green-Kubo formula for weakly coupled system with dynamical noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Huveneers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel L. Lebowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liverani Carlangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, From particle systems to partial differential equations, 75, pp.129-141</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.DOI: 10.1007/s00220-014-2206-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00909796v1</w:t>
+                <w:t xml:space="preserve">hal-01069774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green-Kubo formula for weakly coupled system with dynamical noise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Olla</w:t>
+                <w:t xml:space="preserve">Superdiffusion of energy in Hamiltonian systems perturbed by a conservative noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.DOI: 10.1007/s00220-014-2206-7</w:t>
+              <w:t xml:space="preserve">Proceedings in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, From particle systems to partial differential equations, 75, pp.129-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069774v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00909796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium fluctuations of additive functionals of zero-range models</w:t>
               </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.143-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2647,51 +2647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small perturbation of a disordered harmonic chain by a noise and an anharmonic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huveneers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 157 (1-2), pp.301-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Properties of a Chain of Anharmonic Oscillators with random flip of velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 145 (5), pp.1224-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 287 (1), pp.67-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.204303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3851,90 +3851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity in harmonic lattices with random collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Lepri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal transport in low dimensions: from statistical physics to nanoscale heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 921, Springer, pp.215, 2016, Springer Lecture Notes in Physics, 978-3-319-29259-5. </w:t>
@@ -4079,51 +4079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic limit for a boundary driven super-diffusive symmetric exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,51 +4835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492181v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragaa Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dhar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02848-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Majeed Bhat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac32b8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahisa Funaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jim&#233;nez Oviedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01549-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474718v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Oviedo Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721245v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huveneers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3251-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Kundu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kundu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keji Saito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaf630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394142v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-015-0661-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943116v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0936-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Lebowitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlangelo Liverani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2206-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052296v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16637-7_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverani Carlangelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00695381v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777266v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-012-0458-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D274FEE21191D171C0614A8DA34A8518E4248DED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00608829v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lucio Toninelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589674v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/4/1099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635335v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateshan Kannan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Lukkarinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00870165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ricci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2011.4.xx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00621060v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589672v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0385-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017718v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Basile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0662-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009115v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.204303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196009v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29261-8_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884549v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492181v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragaa Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dhar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02848-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahisa Funaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1639" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Majeed Bhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac32b8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jim&#233;nez Oviedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01549-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721245v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huveneers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3251-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Kundu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kundu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keji Saito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaf630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474718v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Oviedo Jimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394142v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-015-0661-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943116v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0936-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Lebowitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlangelo Liverani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2206-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052296v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16637-7_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverani Carlangelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00695381v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777266v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-012-0458-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D274FEE21191D171C0614A8DA34A8518E4248DED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00608829v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lucio Toninelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589674v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00909792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/4/1099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635335v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateshan Kannan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Lukkarinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00870165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ricci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2011.4.xx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00621060v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589672v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0385-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017718v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Basile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0662-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009115v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.204303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196009v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29261-8_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884549v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00309070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>