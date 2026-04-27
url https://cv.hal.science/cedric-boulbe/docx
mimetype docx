--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -2366,269 +2366,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion Integrated Modelling (EU-IM) capabilities and selected physics applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control Methods for the Optimization of Plasma Scenarios in a Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 - 26th IAEA Fusion Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.1-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55795-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656559v1</w:t>
+                <w:t xml:space="preserve">hal-01626908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Methods for the Optimization of Plasma Scenarios in a Tokamak</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EUROfusion Integrated Modelling (EU-IM) capabilities and selected physics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Luisa Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus I. Airila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alberto Morillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersson Sundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 - 26th IAEA Fusion Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626908v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control methods for the optimization of plasma scenarios in a tokamak</w:t>
               </w:r>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Murari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Craciunescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46242-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423469v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02265-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590775v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/c02024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Yoshida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab4771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Falchetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Scott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Figini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419608v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481257v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1957" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blum Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Barana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mannori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ratta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Svensson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/5/055005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-15BCMM77-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Amari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Zam&#232;ne Boulmezaoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luisa Falchetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus I. Airila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberto Morillas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson Sund&#233;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ravenel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boboc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399695" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196421v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giruzzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aiba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac57a0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Murari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Craciunescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46242-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423469v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02265-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590775v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/c02024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Yoshida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab4771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Falchetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Scott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Figini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419608v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481257v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1957" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blum Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Barana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mannori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ratta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Svensson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/5/055005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-15BCMM77-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Amari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Zam&#232;ne Boulmezaoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luisa Falchetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus I. Airila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberto Morillas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson Sund&#233;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ravenel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boboc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399695" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196421v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giruzzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aiba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac57a0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>