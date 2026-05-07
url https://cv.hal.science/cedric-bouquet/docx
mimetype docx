--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -485,274 +485,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative model of waste management: situational, normative, attitudinal and selfrelated determinants of household's food waste separation intention and habits, and waste deposit at disposal centres</w:t>
+                <w:t xml:space="preserve">The inherence bias in preschoolers’ explanations for achievement differences: replication and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guichard</w:t>
+                <w:t xml:space="preserve">Margaux Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Bouquet</w:t>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Autin</w:t>
+                <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.32-84. </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/21711976241232873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-024-00218-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300161v1</w:t>
+                <w:t xml:space="preserve">hal-04613890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inherence bias in preschoolers’ explanations for achievement differences: replication and extension</w:t>
+                <w:t xml:space="preserve">An integrative model of waste management: situational, normative, attitudinal and selfrelated determinants of household's food waste separation intention and habits, and waste deposit at disposal centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Renoux</w:t>
+                <w:t xml:space="preserve">Emilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+                <w:t xml:space="preserve">C. A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Cimpian</w:t>
+                <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.32-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-024-00218-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/21711976241232873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613890v1</w:t>
+                <w:t xml:space="preserve">hal-04300161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High treatment resistance is associated with lower performance in the Stroop test in patients with obsessive–compulsive disorder</w:t>
               </w:r>
@@ -1000,321 +1000,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-partner inclusion predicts performance of romantically involved individuals in a body-scaled action-anticipation task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social learning of action-effect associations: Modulation of action control following observation of virtual action’s effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251425. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.484-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-020-02157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467605v1</w:t>
+                <w:t xml:space="preserve">hal-02983277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning of action-effect associations: Modulation of action control following observation of virtual action’s effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-partner inclusion predicts performance of romantically involved individuals in a body-scaled action-anticipation task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
+                <w:t xml:space="preserve">Melissa Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Marshall</w:t>
+                <w:t xml:space="preserve">Virginie Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83, pp.484-496. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-020-02157-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983277v1</w:t>
+                <w:t xml:space="preserve">hal-03467605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied self-other overlap in romantic love: a review and integrative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,64 +1374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting closer: Synchronous interpersonal multisensory stimulation increases closeness and attraction toward an opposite-sex other in female participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,420 +1485,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint action with a virtual robotic vs. human agent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of passionate love on self–other discrimination during joint action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Marshall</w:t>
+                <w:t xml:space="preserve">Virginie Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2018.09.017⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82 (287), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-0981-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289220v1</w:t>
+                <w:t xml:space="preserve">hal-01926624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Differences in Reward Sensitivity Modulate the Distinctive Effects of Conscious and Unconscious Rewards on Executive Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
+                <w:t xml:space="preserve">Joint action with a virtual robotic vs. human agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00148⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.816-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430289v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of passionate love on self–other discrimination during joint action</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+                <w:t xml:space="preserve">Individual Differences in Reward Sensitivity Modulate the Distinctive Effects of Conscious and Unconscious Rewards on Executive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82 (287), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-0981-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926624v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Action-Effect Associations Acquired by Ideomotor Learning on Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Quandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,493 +2173,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does evaluative pressure make you less or more distractible? Role of top-down attentional control over response selection.</w:t>
+                <w:t xml:space="preserve">Young children co-represent a partner's task: Evidence for a joint Simon effect in five-year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Normand</w:t>
+                <w:t xml:space="preserve">Joni Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 143 (3), pp.1097-1111. </w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.38-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0034985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097710v1</w:t>
+                <w:t xml:space="preserve">hal-02097716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young children co-represent a partner's task: Evidence for a joint Simon effect in five-year-olds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joni Saby</w:t>
+                <w:t xml:space="preserve">Does evaluative pressure make you less or more distractible? Role of top-down attentional control over response selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Marshall</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (3), pp.1097-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0034985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02097716v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of performance-contingent unconscious and conscious reward incentives during cued task-switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatosensory experiences with action modulate alpha and beta power during subsequent action observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Quandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Capa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Dufour</w:t>
+                <w:t xml:space="preserve">Thomas Shipley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.05.018⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1534, pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2013.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098103v1</w:t>
+                <w:t xml:space="preserve">hal-02079586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory experiences with action modulate alpha and beta power during subsequent action observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Marshall</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of performance-contingent unconscious and conscious reward incentives during cued task-switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Capa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Shipley</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (7), pp.1943-1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2013.08.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02079586v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting effects of performance-contingent unconscious and conscious reward incentives during cued task-switching</w:t>
               </w:r>
@@ -2671,106 +2671,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi L. Capa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (7), pp.1943-1954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3141,51 +3141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number generation bias after action observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,873 +3264,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does motor interference arise from mirror system activation? The effect of prior visuo-motor practice on automatic imitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Shipley</w:t>
+                <w:t xml:space="preserve">Adjustments of task-set control processes: Effect of task switch frequency on task-mixing and task-switching costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Salesse</w:t>
+                <w:t xml:space="preserve">Daniel Gaonac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75 (2), pp.152-157. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.985-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-010-0303-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2011.594435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101481v1</w:t>
+                <w:t xml:space="preserve">hal-02101458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the determinants of motor contagion in preschool children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Motor Contagion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Capa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Marshall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina Comalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108284v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustments of task-set control processes: Effect of task switch frequency on task-mixing and task-switching costs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gaonac'H</w:t>
+                <w:t xml:space="preserve">An investigation of the determinants of motor contagion in preschool children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joni Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Smythe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Comalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20445911.2011.594435⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (1), pp.231-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Subliminal Priming on Nonconscious Goal Pursuit and Effort-Related Cardiovascular Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Capa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cleeremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hansenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (4), pp.430-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1521/soco.2011.29.4.430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Contagion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience with novel actions modulates frontal alpha EEG desynchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Quandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Shipley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 499 (1), pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02101463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with novel actions modulates frontal alpha EEG desynchronization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Does motor interference arise from mirror system activation? The effect of prior visuo-motor practice on automatic imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Capa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Shipley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 499 (1), pp.37-41. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.152-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-010-0303-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108280v1</w:t>
+                <w:t xml:space="preserve">hal-02101481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor contagion in young children: Exploring social influences on perception–action coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Shipley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (8-9), pp.1017-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the perception of biological or non-biological motion on movement execution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,51 +4423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intention superiority effect in motor skill learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,103 +4929,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais d'internalité chez les élèves de Grande-Section dans l'explication des différences de réussite scolaire : Réplication et Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès International de Pyschologie Sociale (CIPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th general meeting of the European Association of Social Psychology (EASP General Meeting 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5171,51 +5171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Social Marketing Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Thessaloniki, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5266,286 +5266,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de l’efficacité de messages basés sur les théories pour augmenter les normes personnelles et l’intention de trier les biodéchets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Autin</w:t>
+                <w:t xml:space="preserve">Social-Class background influences attentional processing: social class and self-construals predict field-dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès international de psychologie sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373703v1</w:t>
+                <w:t xml:space="preserve">hal-03863681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-Class background influences attentional processing: social class and self-construals predict field-dependence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+                <w:t xml:space="preserve">Test de l’efficacité de messages basés sur les théories pour augmenter les normes personnelles et l’intention de trier les biodéchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès international de psychologie sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863681v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining households’ waste management behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference of Environmental Psychology (ICEP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Division of Environmental Psychology of the International Association for Applied Psychology (IAAP), Mar 2021, Syracuse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5583,77 +5583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie des comportements de gestion de déchets domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire ARPEnv 7e édition. Défis environnementaux d'aujourd'hui et de demain : mieux comprendre pour mieux accompagner le changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5678,51 +5678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-représentation de l'action d'autrui modulée par une expérience sensorimotrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Beaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht P. R. D. van der Wel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lafleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Duffy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001282" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Botta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Razmkon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.04.052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241232873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1017206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01736-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lafleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Quintard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marshall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02157-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hommel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01301-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Paladino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bunlon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2018.09.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P67GB5HT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-0981-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Quandt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034985" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Saby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2014.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-584H0WDW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Capa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.05.018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHFX3N5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shipley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.08.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3145-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M0Z1T71-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-010-0303-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9BFC174A688AF680B8F25C5A61706CB2C216EC3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smythe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Comalli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM0T3ND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac'H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.594435" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bustin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hansenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2011.29.4.430" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000069" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Young" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.05.028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZ9G2J7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2010.07.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPW18CK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houeto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0018384" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaurier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shipley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600946803" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.3.491" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Thullier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2001.92.3c.1022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0277" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Beauss&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht P. R. D. van der Wel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lafleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Duffy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001282" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Botta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Razmkon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.04.052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241232873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1017206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01736-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marshall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02157-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lafleur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Quintard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251425" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hommel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01301-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Paladino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-0981-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bunlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2018.09.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P67GB5HT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00148" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Quandt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Saby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2014.08.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-584H0WDW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034985" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shipley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.08.043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Capa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.05.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHFX3N5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.6.808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DP0TZ9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3145-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M0Z1T71-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac'H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.594435" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smythe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Comalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.06.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM0T3ND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hansenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2011.29.4.430" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Young" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.05.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZ9G2J7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-010-0303-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9BFC174A688AF680B8F25C5A61706CB2C216EC3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2010.07.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPW18CK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houeto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0018384" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaurier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shipley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600946803" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.3.491" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Thullier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2001.92.3c.1022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0277" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Beauss&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>