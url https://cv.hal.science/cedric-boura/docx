--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -4182,50 +4182,62 @@
               <w:t xml:space="preserve">Congrès Photodynamic Therapy and Photodiagnosis update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -4236,51 +4248,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-glycosyl platform for multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lamandé-Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4289,123 +4301,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Mengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SCF Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-glycosyl compounds: multifunctional scaffolds for the development of dual imaging tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4464,73 +4476,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Symposium in Glycosciences, Eurocarb21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-glycosyl compounds, key intermediates for the synthesis of anti-proliferative [3.3.0]furofuranone derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lamandé-Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4539,106 +4551,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellegrini Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Symposium in Glycosciences, Eurocarb21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clickable C-glycosyl scaffold for RGD peptide dimer labelling and application in bimodal [18F]PET/NIRF imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4697,73 +4709,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences, ISRS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-glycosyl compounds for bimodal TEP/FPIR imaging and application for RGD peptide labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4822,225 +4834,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de France Live Imaging et du GDR Agent d’imagerie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la cytotoxicité des cellules Natural Killer envers le medulloblastome, in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francaise de Bioingenierie Tissulaire et Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBCT, Jun 2019, amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel peptidomimetic targeting NRP1 increases radiosensitivity of medulloblastoma stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caifeng Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almasoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellegrini-Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,92 +5074,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Biennial Congress of the European Association for Cancer Research, EACR25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/esmoopen-2018-EACR25.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5206,73 +5218,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of medulloblastoma stem cells differentiation by a peptidomimetic targeting Neuropilin-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caifeng Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5321,106 +5333,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellegrini-Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Pediatric Neuro-Oncology, ISPNO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Denver, CO, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noy059.462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de modèles orthotopiques de médulloblastome obtenus à partir des lignées cellulaires DAOY, D283Med et D341Med.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almasoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caifeng Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5461,100 +5473,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée d'échanges sur la recherche en cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires de radiopotentialisation par un peptidomimétique ciblant le récepteur NRP1 dans un modèle de xénogreffe hétérotopique de médulloblastome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caifeng Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almasoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellegrini-Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,73 +5598,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée d'échanges sur la recherche en cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular targeting for the treatment of glioblastoma by PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5674,110 +5686,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Photodynamic Association World Congress, IPA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of KDKPPR peptide through alanine-scanning technique to investigate the effect on its binding on neuropilin-1 receptor for photodynamic therapy application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5836,73 +5848,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’utilisation d’un peptidomimétique ciblant le récepteur NRP-1 pour le traitement du médulloblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caifeng Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5961,73 +5973,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Forum du Cancéropôle du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux peptides et peptidométiques pour le ciblage de NRP-1 : intérêt de leur utilisation dans le médulloblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valduga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6036,137 +6048,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine: La personnalisation du diagnostic et des traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extracellular vesicles released by glioblastoma cells after irradiation on tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixia Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,92 +6213,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress of the European Association of Neuro-Oncology, EANO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Turin, Italy. pp.P01.07, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/nou174.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of glioma initiating cells exposed to Cetuximab in different conditions of oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Randriarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6341,73 +6353,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Inter-Régional Grand-Est de Recherche Translationnelle en Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du cetuximab sur le comportement des cellules initiatrices de gliomes en hypoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Randriarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6462,73 +6474,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème séminaire Nord Est de Neuro-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumoral microvesicles : attempts to explain of pro-angiogenic effect induced in vitro by an anti-EGFR drug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6557,113 +6569,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de la Société Française d'Angiogenèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Monaco, Monaco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of tumor microvesicles shedding by cetuximab : case of head and neck squamous cell carcinoma (HNSCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Latger Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6678,73 +6690,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Forum du Cancéropôle Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cetuximab treatment on induction of angiogenesis by HNSCC cell line depending on PTEN expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Mriouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6799,113 +6811,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of microvesicles in angiogenesis induced by HNSCC cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Latger Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,73 +6932,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la Société Française d'Angiogenèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cetuximab treatment on induction of angiogenesis by HNSCC cell line depending on PTEN expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Mriouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7041,113 +7053,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the cellular and molecular biology of angiogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of tumor microvesicles shedding by cetuximab : case of head and neck squamous cell carcinoma (HNSCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Latger Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,51 +7174,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7216,114 +7228,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts des films minces multicouches de polyélectrolytes dans la conception de substituts vasculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2003NAN11314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7470,51 +7482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccs3.70026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Thiabat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.106200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Vucko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Ariztia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chapeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ06134A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Gong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellegrini-Mo&#239;se" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-022-02796-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121490" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chastagner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.665634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2021.103261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03155777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Maskali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA09274F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116313" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valduga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellegrini-Moise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24521" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul E. Kamarulzaman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah M. Gazzali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1131196" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.08.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Gazzali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Randriarimanana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.07.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQKMTD8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Gargouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.2219" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.07.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NMPZ372-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Montagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S1XHXN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Devaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stutzmann Moby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gentils" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mengel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00418-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02965688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04434635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellegrini Mo&#239;se" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almasoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2018-EACR25.548" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy059.462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Ding" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nou174.100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger Cannard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282733v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11314" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccs3.70026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Thiabat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.106200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Vucko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Ariztia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chapeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ06134A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Gong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellegrini-Mo&#239;se" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-022-02796-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121490" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chastagner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.665634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2021.103261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03155777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Maskali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA09274F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116313" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valduga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellegrini-Moise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24521" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul E. Kamarulzaman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah M. Gazzali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1131196" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.08.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Gazzali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Randriarimanana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.07.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQKMTD8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Gargouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.2219" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.07.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NMPZ372-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Montagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S1XHXN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Devaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stutzmann Moby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gentils" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mengel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00418-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02965688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B85NWRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04434635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellegrini Mo&#239;se" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almasoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2018-EACR25.548" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy059.462" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Ding" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nou174.100" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger Cannard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747862v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11314" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>