--- v1 (2026-03-24)
+++ v2 (2026-04-30)
@@ -1,51 +1,12858 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Brudermann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2645-007X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatoire national des arts et métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">service Communication en Langues Etrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématique 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire Formation et apprentissages professionnels - EA 7529</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président chargé des Formations au sein du bureau de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et cultures dans les alliances d'universités européennes : un levier pour la formation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-53509-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues de spécialité – Cahiers de l’APLIUT, 33(2). https://journals.openedition.org/apliut/4369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36013-263-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les langues à l’université au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derivry-Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentring and professional reflexivity in pre-service French-as-a-foreign-language teacher education: a longitudinal discourse-based case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05452205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les stratégies de gouvernance linguistique des alliances d’universités européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Problems and Language Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lplp.24026.bru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions: the role of corrective feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.107-145. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijlcr.00042.sar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte en secteur Lansad des compétences transversales valorisées dans la sphère professionnelle : d’une modélisation à une mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sa6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamiques institutionnelles et spécificités sectorielles : cartographier les tensions socioéducatives à l’œuvre dans le domaine Lansad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.4-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les directives politiques aux pratiques linguistiques à l’œuvre dans le champ de la recherche en SHS en Europe : Analyses quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les modalités d’organisation du travail en contexte pluridisciplinaire de recherche : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le sens de l’expression « internationalisation du supérieur » dans le modèle institutionnel des alliances d’universités européennes : analyses quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.5341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education: Preliminary Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Zoghlami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.96-100. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coda – Language Use, Technology and Professionalisation in Higher Education: Roadmap for Future Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Zoghlami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.199-205. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construit ou objet construit ? Questionner la valeur épistémologique de l’entrée « interculturel » dans des supports académiques du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy development in L2 writing: Exploring the potential of computer-assisted unfocused indirect corrective feedback in an online EFL course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.248-264. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095834402100015X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir « interculturel » à l’aune d’un corpus de références en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (2), pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une culture scientifique partagée pour la conception d’un modèle théorique d’aide au tutorat à distance : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adé David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering accuracy in L2 writing: impact of different types of corrective feedback in an experimental blended learning EFL course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5-6), pp.707-729. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09588221.2019.1635164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l’ère du numérique : apports d’une réflexion plurielle en ingénierie(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l'ère du numérique : apports d'une réflexion plurielle en ingénierie(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec la « machine » à l’ère du numérique : des représentations des étudiants à l’évaluation de leur performance académique en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11162-011-9240-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec la « machine » à l’ère du numérique : des représentations des étudiants à l’évaluation de leur performance académique en anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement à l'autonomie d'apprentissage dans les cours en ligne offerts aux masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement du développement de l’autonomie d’apprentissage en cours de langue à l’ère du Web 2.0 : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des langues pour spécialistes d’autres disciplines dans les universités françaises : Résultats d’une enquête nationale menée par la SAES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-mediated online language learning programmes vs. tailor-made teaching practices at the university level: a foul relationship or a perfect match?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Learning: The Journal of Open and Distance Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.267-271. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02680513.2015.1100069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues pour étudiants spécialistes d’autres disciplines : de l’amphithéâtre à l’autonomie d’apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Poteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants LANSAD : que révèle la pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et rétroactions correctives à distance : vers un modèle de médiation potentiellement favorable au processus d’appropriation de l’anglais langue étrangère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : un outil pour construire une politique des langues ? Retour d’expérience sur l’évaluation et la certification à l’UPMC (2009/2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzia Benderdouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches à distance et remédiation en anglais langue étrangère : réflexion sur des entrées à considérer pour la conception d’outils pédagogiques ajustés aux besoins des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : un outil pour construire une politique des langues ? Retour d’expérience sur l’évaluation et la certification à l’Université UPMC (2009/2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzia Benderdouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From action research to the implementation of ICT pedagogical tools: taking into account student’s needs to propose adjusted online tutorial practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’efficacité des stratégies de travail des étudiants à distance dans un dispositif hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la compétence phonologique dans un dispositif hybride d’enseignement / apprentissage de l’anglais langue étrangère auprès d’un public LANSAD : considérations pédagogiques pour un tutorat à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et enseignement des langues étrangères : regards croisés sur des pratiques menées auprès de publics d’élèves-ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzia Benderdouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes professionnels de l'enseignant : une analyse pédagogique et une représentation informatisée pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising intercultural awareness in European University Alliances: opportunities, challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Endangered and Minority Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.377-391, 2025, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003439493-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la professionnalisation des futurs enseignants de français dit “langue étrangère” à l’ère du numérique : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M. Boutet &amp; M. Sadiqui (dir.). Portrait de la professionnalisation de l’enseignement en contextes francophones. Nîmes : Editions du Champ Social, 169-188.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la formation en Études anglophones, d’après le Livre Blanc de la Formation de la SAES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Bertrand, J.- C. Herreras, J.-C. Beacco et C. Tremblay (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une gouvernance linguistique des universités et des établissements d’enseignement supérieur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’École Polytechnique, pp.277-294, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Research-publishing.net, pp.xiii-xvi, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2021.54.1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resorting to tandem learning in academic language teacher training programmes: evidence from the literature of / and the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Tardieu, Céline Horgues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 978-1-138-58461-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale individual ESP instruction: interim report on ICT-based practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In D. Chan, D. Negga &amp; M. Szirmai (Eds.). Policy and Ideology in Language Learning and Teaching - Actors and Discourses. Paris : Editions des archives contemporaines, 189-200</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface In C. Pélissier. Formes des aides pour le numérique. Londres : ISTE Editions, 1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes des aides pour le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Deployment of a Language Center in French Higher Education: a Complexity and Quality Assurance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In F. Kronenberg (Ed.). From Language Lab to Language Center and Beyond: The Past, Present, and Future of Language Center Design. Mobile, Alabama: IALLT, 127-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering Foreign Language Anxiety: Blended Learning Devices as a Promising Lead?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In B. R Jones. (Ed.). Blended Learning: Student Perceptions, Emerging Practices and Effectiveness. New York: Nova Publishers, 15-37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fäcke, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-307, 2014, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et enseignement des langues étrangères : regards croisés sur des pratiques menées auprès de publics d’élèves ingénieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzia Benderdouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M. Causa, M. Derivry, B. Lutrand-Pezan &amp; J.-P. Narcy-Combes (dir.). Quels contenus pour les formations du secteur LANSAD ? Paris : Editions Riveneuve, 149-168</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du lexique de l’anglais au collège : vers des stratégies alternatives d’enseignement-apprentissage du lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In G. Forlot (dir.). Le Français et l’anglais en contact dans les situations d’apprentissage. Paris : L’Harmattan, 79-99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les effets des rétroactions correctives fournies par l'humain et par l'IA sur le développement de la correction grammaticale en anglais langue étrangère : étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45° Congrès de l'APLIUT : les intelligences artificielles dans l'enseignement/ apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliances d’universités européennes : gouvernance linguistique et gestion de la diversité linguistico-culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PoLLinguEES : Les politiques linguistiques de l'enseignement supérieur européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer les effets de la « transition » dans le contexte de l’apprentissage tout au long/large de la vie : proposition de réflexion sur des solutions d’ingénierie pédagogique à envisager pour le secteur Lansad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux implicites afférents au modèle organisationnel du secteur Lansad et implications didactiques : une proposition d’analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does ChatGPT compare with human-generated corrective feedback for grammatical accuracy development in EFL learners’ written productions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic communication across languages in European University Alliances: A quantitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEOLAIA Symposium "University language policies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Oct 2024, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le sens de l’expression « internationalisation du supérieur » dans le modèle institutionnel des alliances d’universités européennes : analyses quantitatives et qualitatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « F/francophonies en contextes universitaires : diversités de l’ailleurs, langues, (trans)formations, identités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers (Maison de la Recherche Germaine Tillion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04555713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvrer à la stabilisation du secteur Lansad : vers un art de la conciliation de préoccupations antithétiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le secteur LANSAD en transition : identités, besoins et pratiques dans un monde qui change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l'agentivité des apprenants au sein d'un dispositif hybride de FLE à visée &amp;quot;autonomisante&amp;quot; : vers une prise en compte de l'hétérogénéité en classe multi-niveaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pouzergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alsic - Lidilem - Icare, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamiques institutionnelles et préoccupations acquisitionnelles: opérationnaliser des pratiques “responsables” en secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CELISO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, maison de la recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des centres de langues dans l’offre de formation du supérieur : Le cas de Sorbonne Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion intermédiaire du GT Langues sur l'innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Cité, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Iceland, Aug 2023, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage « monde académique / sphère professionnelle » en secteur Lansad : quelle·s évolution·s des offres de formation y entrevoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Zoghlami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'approche par compétences en langues de spécialité. 43e Congrès de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Périgueux, Jun 2023, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale « Innovation pédagogique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’automne de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus d’apprenants de l’anglais : spécificités, classifications et applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « L’exploitation des corpus (électroniques) dans les recherches menées au CeLiSo : problématiques et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles place, missions et modalités de travail pour les centres de langues des alliances d’universités européennes ? Proposition de feuille de route pour la pédagogie universitaire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ranaclès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de corpus d'apprenants à des fins de développement langagier et professionnel : retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du GIS Réseau d’acquisition des langues secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’une fouille de corpus en SHS : démarches, objets et outils pour interroger la définition de « interculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétroactions correctives en ligne et production écrite en langue 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ALAO (Apprentissage des Langues Assisté par Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, INALCO (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des rétroactions correctives indirectes non ciblées médiatisées sur la correction linguistique en production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ALAO (Apprentissage des Langues Assisté par Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interculturel » et professionnalisation de futur.e.s enseignant.e.s de FLE : formation ou formatage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : Questions vives, terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02377133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire Doctorat : premiers éléments de l’enquête nationale commanditée par la SAES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur un dispositif hybride franco-allemand de formation d'enseignant*e*s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·e·s) enseignant·e·s de FLE à l’ère du numérique / Professionalisierung (angehender) Französischlehrer*innen im digitalen Zeitalter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online corrective feedback provision and accuracy development in EFL writing: coping with complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain-la-Neuve (Université Catholique de Louvain), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à des formes d’altérité en formation initiale d’enseignant-e-s de langue : Un regard synthétique sur trois expériences franco-allemandes de formation hybride et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«L'interculturel» dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les usages des forums de discussion à l’œuvre dans des dispositifs ouverts aux masses de type MOOC : une analyse des apports et des limites de l’approche séquentielle du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Usages du numérique en éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEEF, LANSAD, CLES : bilan et préconisations de la SAES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pour une gouvernance linguistique des universités et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Université de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation des formateurs de langues étrangères à l'ère du numérique : retour d'expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et recherche : métamorphose de la formation enseignante ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir participant » dans des « tâches participatives » : réflexion sur des leviers à considérer pour favoriser l’entraide dans les environnements massifs d’apprentissage de type MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l’apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir participant » dans des « tâches participatives » : réflexion sur des leviers à considérer pour favoriser l’entraide dans les environnements massifs d’apprentissage de type MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier « Aider à aider : enjeux, dispositifs et stratégies d’accompagnement » du 6 juin 2015, de la conférence EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edcamp 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASIG-2016 Conference : Fostering Learner Autonomy: Learners, teachers and researchers in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner autonomy Learners, teachers and researchers in action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIG, Antwerp University, Mar 2016, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Different Types of Corrective Feedback in a Blended Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence internationale Eurocall 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête LANSAD – sous-commission formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2015 (Assemblée générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un service interuniversitaire d’apprentissage des langues : engagement de qui, pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated individual recasts to spark writing proficiency development in ESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EuroSLA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec la « machine » : des représentations des apprenants au développement de compétences langagières en anglais langue étrangère à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2015 « Interagir pour apprendre les langues aujourd’hui »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’hétérogénéité des apprenants en secteur LANSAD : pistes d’exploitation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactiques du laboratoire SESYLIA, Université Sorbonne Nouvelle – Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager l’aide à distance de façon collaborative et interdisciplinaire : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « L'aide en contexte d'apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris (Université Pierre et Marie Curie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online education: assessing the potential of digital learning environments to help students cross L2 borders in their journey through interlanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online English Course : analyse du potentiel d’un environnement numérique de formation pour favoriser l’apprentissage de l’anglais LC 2 en secteur Lansad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Politique et idéologies en didactique des langues : acteurs et discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité dans la mise en place d’un centre de langues interuniversitaire : le cas du SIAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème congrès RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, ULCO, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participant à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Acquisition-didactique « l’apprenant comme sujet d’étude dans les recherches en acquisition et en didactique des langues étrangères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris (INALCO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues à l’université et TIC : enjeux actuels et exemples de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Poteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence tenue dans le cadre du cycle de conférences nationales « Apprendre avec le numérique dans l’enseignement supérieur au 21ème siècle », proposée par la Mission Numérique pour l'Enseignement Supérieur (MINES) du MESR, et organisée par l’Université Numérique de Paris Ile de France (UNPIdF) en collaboration avec l'Institut de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris (Université Sorbonne Nouvelle – Paris 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence interlinguale et acquisition de l’anglais langue étrangère : analyse de l’impact de trois approches d’enseignement-apprentissage du lexique sur le processus d’appropriation d’élèves de quatrième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et enseignement-apprentissage de l’anglais langue étrangère : bilan intermédiaire concernant la prise en main des outils numériques dans un parcours en autonomie guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Cognition, numérique et nouvelles littératies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude « Optimisation des ressources pour l’enseignement et l’apprentissage des langues à l’université en Langues Etrangères Appliquée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : un outil pour construire une politique des langues ? Retour d’expérience sur l’évaluation et la certification à l’UPMC (2009-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzia Benderdouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national « Le numérique au service des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Université de Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche d’ingénierie pédagogique en didactique des langues et des cultures : Réflexion sur la mise en place d’un dispositif médiatisé d’enseignement-apprentissage de l’anglais langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Dialogues entre pratiques et théories émergentes en Didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Université Sorbonne Nouvelle – Paris 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche d’ingénierie pédagogique en didactique des langues et des cultures : une appellation d’origine contrôlée à considérer pour concilier savoirs théoriques et pratique de terrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTEL : un Module d’Aide à la Révision de Tâches Ecrites en Ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH’11 (Environnements informatiques pour l’apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistant pédagogique et rétroactions correctives à distance : vers un nouveau paradigme de remédiation en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Notion d’aide dans un dispositif de formation en ligne : approches théoriques et méthodologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Université de Montpellier II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective émergentiste et plurilingue des tâches dans des dispositifs hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Environnement informatique et enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kénitra, Maroc. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et acquisition des langues étrangères : vers une prise en compte des variables personnelles de l’apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tâche comme point focal de l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage des langues étrangères et dispositifs hybrides : vers une fixation du rôle du tuteur pour favoriser l’acquisition de l’anglais langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2010 « À l’horizon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online pedagogical assistant to promote second language acquisition in blended learning devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Gandia, Spain. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistant pédagogique en ligne et dispositifs hybrides : vers un nouveau paradigme de médiation et d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Université de Versailles - Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et enseignement des langues étrangères : regards croisés sur des pratiques menées auprès de publics d’élèves-ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Quels contenus pour les formations du secteur LANSAD ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Université Pierre et Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et remédiation en ligne : analyse de pratiques tutoriales dans un dispositif hybride – Etape d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « parcours de chercheur, chercheur de parcours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Institut du Monde Anglophone, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo et modélisation pour la formation des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Diversité culturelle dans l’emploi des TICE pour l’enseignement. Quel impact pour la formation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et distanciations dans la formation des maîtres en anglais : positionnements, innovations, projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deyrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes professionnels de l’enseignant : une analyse pédagogique et une représentation graphique pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Zoghlami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Issue 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (3), 2017, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Research-publishing.net, 336 p., 2021, 978-2-490057-97-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2021.54.9782490057979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs 2019 PRAXILING Représentations et transmission des connaissances à la lumière de l'innovation numérique Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Biales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Bernard Toubol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tourron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs 2019 PRAXILING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier (FRANCE), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application informatique complémentaire à la plateforme de formation en ligne Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 07.34.11059. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de dispositifs « hybrides » d’enseignement-apprentissage des langues en milieu universitaire : analyse didactique d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 3 - Sorbonne Nouvelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03676160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brumelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique en études anglophones : restitution des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc de la formation en études anglophones. Tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.7-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beacco Jean-Claude, Bertrand Olivier, Herreras José Carlos & Tremblay, Chirstian. (Dir.)., 2022, La gouvernance linguistique des universités et établissements d’enseignement supérieur. Palaiseau : Éditions de l’École Polytechnique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l'ouvrage Beacco, J.-C., Bertrand, O., Herreras J.-C. & Tremblay, C. (Dir.)., 2022, La gouvernance linguistique des universités et établissements d’enseignement supérieur. Palaiseau : Éditions de l’École Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l'ouvrage &amp;quot;Virtual exchange for intercultural language learning and teaching: fostering communication for the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat en études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le LANSAD (Langues pour Spécialistes d’autres disciplines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc de la formation en études anglophones - Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.40-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l’étude sur le secteur LANSAD de la « Commission Formations » de la SAES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage &amp;quot;The Psychology of Second Language Acquisition&amp;quot;, écrit par Zoltán Dörnyei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l’APLIUT, 29(2), 123-124</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cédric Brudermann </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">cedric-brudermann</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-2645-007X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Professeur des universités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conservatoire national des arts et métiers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Directeur de la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">structure Communication en Langues Etrangères</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Responsable de la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Thématique 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> du laboratoire Formation et apprentissages professionnels - EA 7529</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vice-Président chargé des Formations au sein du bureau de la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Société des Anglicistes de l'Enseignement Supérieur</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et cultures dans les alliances d'universités européennes : un levier pour la formation de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-336-53509-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues de spécialité – Cahiers de l’APLIUT, 33(2). https://journals.openedition.org/apliut/4369</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36013-263-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre les langues à l’université au 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Derivry-Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les stratégies de gouvernance linguistique des alliances d’universités européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Problems and Language Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lplp.24026.bru⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentring and professional reflexivity in pre-service French-as-a-foreign-language teacher education: a longitudinal discourse-based case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (2), pp.35-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05452205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confronter les directives politiques aux pratiques linguistiques à l’œuvre dans le champ de la recherche en SHS en Europe : Analyses quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/28035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dynamiques institutionnelles et spécificités sectorielles : cartographier les tensions socioéducatives à l’œuvre dans le domaine Lansad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.4-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une prise en compte en secteur Lansad des compétences transversales valorisées dans la sphère professionnelle : d’une modélisation à une mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sa6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions: the role of corrective feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.107-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ijlcr.00042.sar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser le sens de l’expression « internationalisation du supérieur » dans le modèle institutionnel des alliances d’universités européennes : analyses quantitatives et qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les modalités d’organisation du travail en contexte pluridisciplinaire de recherche : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LHUMAINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_2463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construit ou objet construit ? Questionner la valeur épistémologique de l’entrée « interculturel » dans des supports académiques du supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.4054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education: Preliminary Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coda – Language Use, Technology and Professionalisation in Higher Education: Roadmap for Future Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy development in L2 writing: Exploring the potential of computer-assisted unfocused indirect corrective feedback in an online EFL course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.248-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095834402100015X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir « interculturel » à l’aune d’un corpus de références en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (2), pp.5-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’une culture scientifique partagée pour la conception d’un modèle théorique d’aide au tutorat à distance : retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering accuracy in L2 writing: impact of different types of corrective feedback in an experimental blended learning EFL course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5-6), pp.707-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09588221.2019.1635164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/20623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir avec la « machine » à l’ère du numérique : des représentations des étudiants à l’évaluation de leur performance académique en anglais L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir avec la « machine » à l’ère du numérique : des représentations des étudiants à l’évaluation de leur performance académique en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11162-011-9240-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01870667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l'ère du numérique : apports d'une réflexion plurielle en ingénierie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491243v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement à l'autonomie d'apprentissage dans les cours en ligne offerts aux masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement du développement de l’autonomie d’apprentissage en cours de langue à l’ère du Web 2.0 : retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1040662ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur des langues pour spécialistes d’autres disciplines dans les universités françaises : Résultats d’une enquête nationale menée par la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues pour étudiants spécialistes d’autres disciplines : de l’amphithéâtre à l’autonomie d’apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des enseignants LANSAD : que révèle la pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.56-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-mediated online language learning programmes vs. tailor-made teaching practices at the university level: a foul relationship or a perfect match?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Learning: The Journal of Open and Distance Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), pp.267-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02680513.2015.1100069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorat en ligne et rétroactions correctives à distance : vers un modèle de médiation potentiellement favorable au processus d’appropriation de l’anglais langue étrangère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches à distance et remédiation en anglais langue étrangère : réflexion sur des entrées à considérer pour la conception d’outils pédagogiques ajustés aux besoins des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CECRL : un outil pour construire une politique des langues ? Retour d’expérience sur l’évaluation et la certification à l’Université UPMC (2009/2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzia Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CECRL : un outil pour construire une politique des langues ? Retour d’expérience sur l’évaluation et la certification à l’UPMC (2009/2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzia Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.3033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From action research to the implementation of ICT pedagogical tools: taking into account student’s needs to propose adjusted online tutorial practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’efficacité des stratégies de travail des étudiants à distance dans un dispositif hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.1348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement de la compétence phonologique dans un dispositif hybride d’enseignement / apprentissage de l’anglais langue étrangère auprès d’un public LANSAD : considérations pédagogiques pour un tutorat à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalité et enseignement des langues étrangères : regards croisés sur des pratiques menées auprès de publics d’élèves-ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzia Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays germanophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes professionnels de l'enseignant : une analyse pédagogique et une représentation informatisée pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.21-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raising intercultural awareness in European University Alliances: opportunities, challenges and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Endangered and Minority Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.377-391, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003439493-28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la professionnalisation des futurs enseignants de français dit “langue étrangère” à l’ère du numérique : retour d’expérience sur un projet franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In M. Boutet &amp; M. Sadiqui (dir.). Portrait de la professionnalisation de l’enseignement en contextes francophones. Nîmes : Editions du Champ Social, 169-188.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la formation en Études anglophones, d’après le Livre Blanc de la Formation de la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Bertrand, J.- C. Herreras, J.-C. Beacco et C. Tremblay (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une gouvernance linguistique des universités et des établissements d’enseignement supérieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’École Polytechnique, pp.277-294, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Research-publishing.net, pp.xiii-xvi, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2021.54.1298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resorting to tandem learning in academic language teacher training programmes: evidence from the literature of / and the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Tardieu, Céline Horgues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020, 978-1-138-58461-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale individual ESP instruction: interim report on ICT-based practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In D. Chan, D. Negga &amp; M. Szirmai (Eds.). Policy and Ideology in Language Learning and Teaching - Actors and Discourses. Paris : Editions des archives contemporaines, 189-200</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface In C. Pélissier. Formes des aides pour le numérique. Londres : ISTE Editions, 1-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes des aides pour le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Deployment of a Language Center in French Higher Education: a Complexity and Quality Assurance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In F. Kronenberg (Ed.). From Language Lab to Language Center and Beyond: The Past, Present, and Future of Language Center Design. Mobile, Alabama: IALLT, 127-144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Countering Foreign Language Anxiety: Blended Learning Devices as a Promising Lead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In B. R Jones. (Ed.). Blended Learning: Student Perceptions, Emerging Practices and Effectiveness. New York: Nova Publishers, 15-37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fäcke, Christiane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual of Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-307, 2014, 978-3-11-030225-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu et enseignement des langues étrangères : regards croisés sur des pratiques menées auprès de publics d’élèves ingénieurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzia Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In M. Causa, M. Derivry, B. Lutrand-Pezan &amp; J.-P. Narcy-Combes (dir.). Quels contenus pour les formations du secteur LANSAD ? Paris : Editions Riveneuve, 149-168</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acquisition du lexique de l’anglais au collège : vers des stratégies alternatives d’enseignement-apprentissage du lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In G. Forlot (dir.). Le Français et l’anglais en contact dans les situations d’apprentissage. Paris : L’Harmattan, 79-99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alliances d’universités européennes : gouvernance linguistique et gestion de la diversité linguistico-culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PoLLinguEES : Les politiques linguistiques de l'enseignement supérieur européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer les effets des rétroactions correctives fournies par l'humain et par l'IA sur le développement de la correction grammaticale en anglais langue étrangère : étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45° Congrès de l'APLIUT : les intelligences artificielles dans l'enseignement/ apprentissage des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérer les effets de la « transition » dans le contexte de l’apprentissage tout au long/large de la vie : proposition de réflexion sur des solutions d’ingénierie pédagogique à envisager pour le secteur Lansad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does ChatGPT compare with human-generated corrective feedback for grammatical accuracy development in EFL learners’ written productions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic communication across languages in European University Alliances: A quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEOLAIA Symposium "University language policies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Oct 2024, Tours (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser le sens de l’expression « internationalisation du supérieur » dans le modèle institutionnel des alliances d’universités européennes : analyses quantitatives et qualitatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « F/francophonies en contextes universitaires : diversités de l’ailleurs, langues, (trans)formations, identités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04555713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvrer à la stabilisation du secteur Lansad : vers un art de la conciliation de préoccupations antithétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le secteur LANSAD en transition : identités, besoins et pratiques dans un monde qui change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir l'agentivité des apprenants au sein d'un dispositif hybride de FLE à visée &amp;quot;autonomisante&amp;quot; : vers une prise en compte de l'hétérogénéité en classe multi-niveaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alsic - Lidilem - Icare, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux implicites afférents au modèle organisationnel du secteur Lansad et implications didactiques : une proposition d’analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dynamiques institutionnelles et préoccupations acquisitionnelles: opérationnaliser des pratiques “responsables” en secteur LANSAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CELISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, maison de la recherche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des centres de langues dans l’offre de formation du supérieur : Le cas de Sorbonne Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion intermédiaire du GT Langues sur l'innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Paris Cité, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions : a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Iceland, Aug 2023, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaçage « monde académique / sphère professionnelle » en secteur Lansad : quelle·s évolution·s des offres de formation y entrevoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'approche par compétences en langues de spécialité. 43e Congrès de l’APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Périgueux, Jun 2023, Périgueux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête nationale « Innovation pédagogique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’automne de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus d’apprenants de l’anglais : spécificités, classifications et applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « L’exploitation des corpus (électroniques) dans les recherches menées au CeLiSo : problématiques et enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles place, missions et modalités de travail pour les centres de langues des alliances d’universités européennes ? Proposition de feuille de route pour la pédagogie universitaire du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ranaclès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de corpus d'apprenants à des fins de développement langagier et professionnel : retours d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du GIS Réseau d’acquisition des langues secondes (RéAL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d’expérience d’une fouille de corpus en SHS : démarches, objets et outils pour interroger la définition de « interculturel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroactions correctives en ligne et production écrite en langue 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ALAO (Apprentissage des Langues Assisté par Ordinateur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, INALCO (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiel des rétroactions correctives indirectes non ciblées médiatisées sur la correction linguistique en production écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ALAO (Apprentissage des Langues Assisté par Ordinateur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire Doctorat : premiers éléments de l’enquête nationale commanditée par la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Interculturel » et professionnalisation de futur.e.s enseignant.e.s de FLE : formation ou formatage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : Questions vives, terrains et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02377133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience sur un dispositif hybride franco-allemand de formation d'enseignant*e*s de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisation des (futur·e·s) enseignant·e·s de FLE à l’ère du numérique / Professionalisierung (angehender) Französischlehrer*innen im digitalen Zeitalter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online corrective feedback provision and accuracy development in EFL writing: coping with complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EUROCALL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Louvain-la-Neuve (Université Catholique de Louvain), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser les usages des forums de discussion à l’œuvre dans des dispositifs ouverts aux masses de type MOOC : une analyse des apports et des limites de l’approche séquentielle du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Usages du numérique en éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEEF, LANSAD, CLES : bilan et préconisations de la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Pour une gouvernance linguistique des universités et des établissements d’enseignement supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la formation des formateurs de langues étrangères à l'ère du numérique : retour d'expérience sur un projet franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et recherche : métamorphose de la formation enseignante ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilisation à des formes d’altérité en formation initiale d’enseignant-e-s de langue : Un regard synthétique sur trois expériences franco-allemandes de formation hybride et collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«L'interculturel» dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Agir participant » dans des « tâches participatives » : réflexion sur des leviers à considérer pour favoriser l’entraide dans les environnements massifs d’apprentissage de type MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnements informatiques pour l’apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Université de Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Agir participant » dans des « tâches participatives » : réflexion sur des leviers à considérer pour favoriser l’entraide dans les environnements massifs d’apprentissage de type MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l’atelier « Aider à aider : enjeux, dispositifs et stratégies d’accompagnement » du 6 juin 2015, de la conférence EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LASIG-2016 Conference : Fostering Learner Autonomy: Learners, teachers and researchers in action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Anvers, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learner autonomy Learners, teachers and researchers in action.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASIG, Antwerp University, Mar 2016, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01283593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edcamp 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête LANSAD – sous-commission formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAES 2015 (Assemblée générale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Different Types of Corrective Feedback in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence internationale Eurocall 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un service interuniversitaire d’apprentissage des langues : engagement de qui, pourquoi, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-automated individual recasts to spark writing proficiency development in ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th EuroSLA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l’hétérogénéité des apprenants en secteur LANSAD : pistes d’exploitation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dînactiques du laboratoire SESYLIA, Université Sorbonne Nouvelle – Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisager l’aide à distance de façon collaborative et interdisciplinaire : réflexions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L'aide en contexte d'apprentissage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris (Université Pierre et Marie Curie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir avec la « machine » : des représentations des apprenants au développement de compétences langagières en anglais langue étrangère à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Acedle 2015 « Interagir pour apprendre les langues aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online English Course : analyse du potentiel d’un environnement numérique de formation pour favoriser l’apprentissage de l’anglais LC 2 en secteur Lansad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Politique et idéologies en didactique des langues : acteurs et discours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, INALCO, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche qualité dans la mise en place d’un centre de langues interuniversitaire : le cas du SIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, ULCO, Boulogne sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online education: assessing the potential of digital learning environments to help students cross L2 borders in their journey through interlanguage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Université de Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des langues à l’université et TIC : enjeux actuels et exemples de dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence tenue dans le cadre du cycle de conférences nationales « Apprendre avec le numérique dans l’enseignement supérieur au 21ème siècle », proposée par la Mission Numérique pour l'Enseignement Supérieur (MINES) du MESR, et organisée par l’Université Numérique de Paris Ile de France (UNPIdF) en collaboration avec l'Institut de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris (Université Sorbonne Nouvelle – Paris 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence interlinguale et acquisition de l’anglais langue étrangère : analyse de l’impact de trois approches d’enseignement-apprentissage du lexique sur le processus d’appropriation d’élèves de quatrième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Université de Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participant à une table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Acquisition-didactique « l’apprenant comme sujet d’étude dans les recherches en acquisition et en didactique des langues étrangères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris (INALCO), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CECRL : un outil pour construire une politique des langues ? Retour d’expérience sur l’évaluation et la certification à l’UPMC (2009-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzia Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national « Le numérique au service des langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Université de Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude « Optimisation des ressources pour l’enseignement et l’apprentissage des langues à l’université en Langues Etrangères Appliquée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Université de Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche d’ingénierie pédagogique en didactique des langues et des cultures : Réflexion sur la mise en place d’un dispositif médiatisé d’enseignement-apprentissage de l’anglais langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Dialogues entre pratiques et théories émergentes en Didactique des langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Université Sorbonne Nouvelle – Paris 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche d’ingénierie pédagogique en didactique des langues et des cultures : une appellation d’origine contrôlée à considérer pour concilier savoirs théoriques et pratique de terrain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Université de Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et enseignement-apprentissage de l’anglais langue étrangère : bilan intermédiaire concernant la prise en main des outils numériques dans un parcours en autonomie guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Cognition, numérique et nouvelles littératies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistant pédagogique et rétroactions correctives à distance : vers un nouveau paradigme de remédiation en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Notion d’aide dans un dispositif de formation en ligne : approches théoriques et méthodologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Université de Montpellier II, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective émergentiste et plurilingue des tâches dans des dispositifs hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Environnement informatique et enseignement-apprentissage des langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kénitra, Maroc. pp.75-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARTEL : un Module d’Aide à la Révision de Tâches Ecrites en Ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH’11 (Environnements informatiques pour l’apprentissage Humain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâche et acquisition des langues étrangères : vers une prise en compte des variables personnelles de l’apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tâche comme point focal de l’apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement-apprentissage des langues étrangères et dispositifs hybrides : vers une fixation du rôle du tuteur pour favoriser l’acquisition de l’anglais langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2010 « À l’horizon »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistant pédagogique en ligne et dispositifs hybrides : vers un nouveau paradigme de médiation et d’acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Université de Versailles - Saint Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu et enseignement des langues étrangères : regards croisés sur des pratiques menées auprès de publics d’élèves-ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Quels contenus pour les formations du secteur LANSAD ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Université Pierre et Marie Curie, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et remédiation en ligne : analyse de pratiques tutoriales dans un dispositif hybride – Etape d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « parcours de chercheur, chercheur de parcours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Institut du Monde Anglophone, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online pedagogical assistant to promote second language acquisition in blended learning devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Gandia, Spain. pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo et modélisation pour la formation des futurs enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Diversité culturelle dans l’emploi des TICE pour l’enseignement. Quel impact pour la formation ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximités et distanciations dans la formation des maîtres en anglais : positionnements, innovations, projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deyrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes professionnels de l’enseignant : une analyse pédagogique et une représentation graphique pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.10780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Issue 3, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/22342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 (3), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1, Research-publishing.net, 336 p., 2021, 978-2-490057-97-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2021.54.9782490057979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2019 PRAXILING Représentations et transmission des connaissances à la lumière de l'innovation numérique Actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Biales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Bernard Toubol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2019 PRAXILING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier (FRANCE), France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application informatique complémentaire à la plateforme de formation en ligne Moodle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 07.34.11059. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place de dispositifs « hybrides » d’enseignement-apprentissage des langues en milieu universitaire : analyse didactique d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 3 - Sorbonne Nouvelle, 2010. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03676160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brumelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation pédagogique en études anglophones : restitution des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre blanc de la formation en études anglophones. Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.7-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu critique de l'ouvrage &amp;quot;Virtual exchange for intercultural language learning and teaching: fostering communication for the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu critique de l'ouvrage Beacco, J.-C., Bertrand, O., Herreras J.-C. &amp; Tremblay, C. (Dir.)., 2022, La gouvernance linguistique des universités et établissements d’enseignement supérieur. Palaiseau : Éditions de l’École Polytechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.12305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doctorat en études anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Eels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le LANSAD (Langues pour Spécialistes d’autres disciplines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre blanc de la formation en études anglophones - Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.40-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de l’étude sur le secteur LANSAD de la « Commission Formations » de la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l’ouvrage &amp;quot;The Psychology of Second Language Acquisition&amp;quot;, écrit par Zoltán Dörnyei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l’APLIUT, 29(2), 123-124</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +12913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F04CA3FB"/>
+    <w:nsid w:val="725697FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +13061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC782610"/>
+    <w:nsid w:val="0CB34073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +13295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-brudermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/thematiques-de-recherche/thematique-1-professionnalisation-langage-et-numerique-/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saesfrance.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/langues-et-cultures-dans-les-alliances-duniversites-europeennes/79173?srsltid=AfmBOorSvHzg9-Dv1c86-tXeufjBOvWIRdVJlZXBjS817hYZdmg7HZvN" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.24026.bru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5341" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11162-011-9240-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9710CAA0611807F513DD283BF95EC766FC23B5ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1278" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040662ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02680513.2015.1100069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demaison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Benderdouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP0H7LF2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003439493-28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675824v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675841v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675879v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676233v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12305" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148183v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-brudermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/thematiques-de-recherche/thematique-1-professionnalisation-langage-et-numerique-/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saesfrance.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/langues-et-cultures-dans-les-alliances-duniversites-europeennes/79173?srsltid=AfmBOorSvHzg9-Dv1c86-tXeufjBOvWIRdVJlZXBjS817hYZdmg7HZvN" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.24026.bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5341" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11162-011-9240-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9710CAA0611807F513DD283BF95EC766FC23B5ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040662ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poteaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02680513.2015.1100069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2633" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demaison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Benderdouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP0H7LF2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1348" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003439493-28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676057v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12305" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>