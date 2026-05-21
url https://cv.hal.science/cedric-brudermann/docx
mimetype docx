--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -905,1804 +905,1908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une prise en compte en secteur Lansad des compétences transversales valorisées dans la sphère professionnelle : d’une modélisation à une mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sa6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dynamiques institutionnelles et spécificités sectorielles : cartographier les tensions socioéducatives à l’œuvre dans le domaine Lansad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.4-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confronter les directives politiques aux pratiques linguistiques à l’œuvre dans le champ de la recherche en SHS en Europe : Analyses quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/28035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions: the role of corrective feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.107-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ijlcr.00042.sar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser le sens de l’expression « internationalisation du supérieur » dans le modèle institutionnel des alliances d’universités européennes : analyses quantitatives et qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les modalités d’organisation du travail en contexte pluridisciplinaire de recherche : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LHUMAINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_2463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coda – Language Use, Technology and Professionalisation in Higher Education: Roadmap for Future Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18452/28035⟩</w:t>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education: Preliminary Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construit ou objet construit ? Questionner la valeur épistémologique de l’entrée « interculturel » dans des supports académiques du supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.4054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy development in L2 writing: Exploring the potential of computer-assisted unfocused indirect corrective feedback in an online EFL course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.248-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095834402100015X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir « interculturel » à l’aune d’un corpus de références en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (2), pp.4-30</w:t>
+              <w:t xml:space="preserve">, 2021, 42 (2), pp.5-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’une culture scientifique partagée pour la conception d’un modèle théorique d’aide au tutorat à distance : retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions: the role of corrective feedback</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering accuracy in L2 writing: impact of different types of corrective feedback in an experimental blended learning EFL course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/ijlcr.00042.sar⟩</w:t>
+              <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5-6), pp.707-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09588221.2019.1635164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Caractériser le sens de l’expression « internationalisation du supérieur » dans le modèle institutionnel des alliances d’universités européennes : analyses quantitatives et qualitatives</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/20623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l'ère du numérique : apports d'une réflexion plurielle en ingénierie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491243v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir avec la « machine » à l’ère du numérique : des représentations des étudiants à l’évaluation de leur performance académique en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.5341⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11162-011-9240-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...1034 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01870667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir avec la « machine » à l’ère du numérique : des représentations des étudiants à l’évaluation de leur performance académique en anglais L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ripes.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11162-011-9240-5⟩</w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement à l'autonomie d'apprentissage dans les cours en ligne offerts aux masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2718,161 +2822,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676135v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03675399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement du développement de l’autonomie d’apprentissage en cours de langue à l’ère du Web 2.0 : retour d’expérience</w:t>
               </w:r>
@@ -4315,90 +4315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Research-publishing.net, pp.xiii-xvi, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4458,51 +4458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Tardieu, Céline Horgues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2020, 978-1-138-58461-7</w:t>
@@ -4682,51 +4682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Deployment of a Language Center in French Higher Education: a Complexity and Quality Assurance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5217,234 +5217,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparer les effets des rétroactions correctives fournies par l'humain et par l'IA sur le développement de la correction grammaticale en anglais langue étrangère : étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45° Congrès de l'APLIUT : les intelligences artificielles dans l'enseignement/ apprentissage des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les alliances d’universités européennes : gouvernance linguistique et gestion de la diversité linguistico-culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PoLLinguEES : Les politiques linguistiques de l'enseignement supérieur européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les effets de la « transition » dans le contexte de l’apprentissage tout au long/large de la vie : proposition de réflexion sur des solutions d’ingénierie pédagogique à envisager pour le secteur Lansad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAES 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5463,368 +5463,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strategic communication across languages in European University Alliances: A quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEOLAIA Symposium "University language policies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Oct 2024, Tours (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser le sens de l’expression « internationalisation du supérieur » dans le modèle institutionnel des alliances d’universités européennes : analyses quantitatives et qualitatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « F/francophonies en contextes universitaires : diversités de l’ailleurs, langues, (trans)formations, identités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04555713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How does ChatGPT compare with human-generated corrective feedback for grammatical accuracy development in EFL learners’ written productions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688079v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-04555713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvrer à la stabilisation du secteur Lansad : vers un art de la conciliation de préoccupations antithétiques ?</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions : a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6276,64 +6276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaçage « monde académique / sphère professionnelle » en secteur Lansad : quelle·s évolution·s des offres de formation y entrevoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'approche par compétences en langues de spécialité. 43e Congrès de l’APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Périgueux, Jun 2023, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6781,51 +6781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions correctives en ligne et production écrite en langue 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,51 +6889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6971,51 +6971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des rétroactions correctives indirectes non ciblées médiatisées sur la correction linguistique en production écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7060,178 +7060,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Interculturel » et professionnalisation de futur.e.s enseignant.e.s de FLE : formation ou formatage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : Questions vives, terrains et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02377133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questionnaire Doctorat : premiers éléments de l’enquête nationale commanditée par la SAES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675764v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02377133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur un dispositif hybride franco-allemand de formation d'enseignant*e*s de langue</w:t>
               </w:r>
@@ -7299,51 +7299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online corrective feedback provision and accuracy development in EFL writing: coping with complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASIG-2016 Conference : Fostering Learner Autonomy: Learners, teachers and researchers in action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learner autonomy Learners, teachers and researchers in action.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASIG, Antwerp University, Mar 2016, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8102,64 +8102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8178,433 +8178,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02387834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676043v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">halshs-02387824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t>
               </w:r>
@@ -8698,64 +8698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edcamp 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8774,50 +8774,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigating Different Types of Corrective Feedback in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence internationale Eurocall 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête LANSAD – sous-commission formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8826,195 +8921,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAES 2015 (Assemblée générale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un service interuniversitaire d’apprentissage des langues : engagement de qui, pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9115,234 +9115,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interagir avec la « machine » : des représentations des apprenants au développement de compétences langagières en anglais langue étrangère à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Acedle 2015 « Interagir pour apprendre les langues aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’hétérogénéité des apprenants en secteur LANSAD : pistes d’exploitation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dînactiques du laboratoire SESYLIA, Université Sorbonne Nouvelle – Paris 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager l’aide à distance de façon collaborative et interdisciplinaire : réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « L'aide en contexte d'apprentissage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris (Université Pierre et Marie Curie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675824v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03676271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online English Course : analyse du potentiel d’un environnement numérique de formation pour favoriser l’apprentissage de l’anglais LC 2 en secteur Lansad</w:t>
               </w:r>
@@ -9410,51 +9410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche qualité dans la mise en place d’un centre de langues interuniversitaire : le cas du SIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9775,50 +9775,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Répondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude « Optimisation des ressources pour l’enseignement et l’apprentissage des langues à l’université en Langues Etrangères Appliquée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Université de Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le CECRL : un outil pour construire une politique des langues ? Retour d’expérience sur l’évaluation et la certification à l’UPMC (2009-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzia Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9840,126 +9909,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national « Le numérique au service des langues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Université de Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675888v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03675862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d’ingénierie pédagogique en didactique des langues et des cultures : Réflexion sur la mise en place d’un dispositif médiatisé d’enseignement-apprentissage de l’anglais langue étrangère</w:t>
               </w:r>
@@ -11103,64 +11103,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11194,90 +11194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Issue 3, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11302,103 +11302,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021, </w:t>
@@ -11436,51 +11436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11572,90 +11572,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12079,51 +12079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,51 +12913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="725697FC"/>
+    <w:nsid w:val="91C6B41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13061,51 +13061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CB34073"/>
+    <w:nsid w:val="E743E30F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13295,51 +13295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-brudermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/thematiques-de-recherche/thematique-1-professionnalisation-langage-et-numerique-/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saesfrance.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/langues-et-cultures-dans-les-alliances-duniversites-europeennes/79173?srsltid=AfmBOorSvHzg9-Dv1c86-tXeufjBOvWIRdVJlZXBjS817hYZdmg7HZvN" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.24026.bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5341" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11162-011-9240-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9710CAA0611807F513DD283BF95EC766FC23B5ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040662ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poteaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02680513.2015.1100069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2633" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demaison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Benderdouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP0H7LF2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1348" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003439493-28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676057v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12305" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-brudermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/thematiques-de-recherche/thematique-1-professionnalisation-langage-et-numerique-/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saesfrance.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/langues-et-cultures-dans-les-alliances-duniversites-europeennes/79173?srsltid=AfmBOorSvHzg9-Dv1c86-tXeufjBOvWIRdVJlZXBjS817hYZdmg7HZvN" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.24026.bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5341" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11162-011-9240-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9710CAA0611807F513DD283BF95EC766FC23B5ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040662ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poteaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02680513.2015.1100069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2633" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demaison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Benderdouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP0H7LF2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1348" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003439493-28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675773v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676057v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12305" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>