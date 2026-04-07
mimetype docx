--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2161,329 +2161,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension as a major tectonic process of the evolution of Southern Ecuador compressional forearc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pliocene-Quaternary tectono-sedimentary evolution of the Guayaquil-Tumbes forearc basin (Ecuador-Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485281v1</w:t>
+                <w:t xml:space="preserve">hal-03485252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene-Quaternary tectono-sedimentary evolution of the Guayaquil-Tumbes forearc basin (Ecuador-Peru)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension as a major tectonic process of the evolution of Southern Ecuador compressional forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485252v1</w:t>
+                <w:t xml:space="preserve">hal-03485281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Burchardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lericolais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.03.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschardt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2011.2473(03)" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Burchardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lericolais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.03.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschardt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2011.2473(03)" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>