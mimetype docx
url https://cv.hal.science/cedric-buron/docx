--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -1196,51 +1196,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Performance Assessment of Adaptive Radar Resources Management: Application to Naval Scenario</w:t>
+                <w:t xml:space="preserve">Multi-criteria Analysis for Evaluation of Adaptive Radar Resource Management algorithms on a Naval setting with and without clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
@@ -1258,294 +1258,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W Moo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Radar Symposium (IRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, TOULON, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090506v1</w:t>
+                <w:t xml:space="preserve">hal-02568326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria Performance Assessment of Adaptive Radar Resources Management: Application to Naval Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ductor</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W Moo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ülm, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282222v1</w:t>
+                <w:t xml:space="preserve">hal-02090506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Analysis for Evaluation of Adaptive Radar Resource Management algorithms on a Naval setting with and without clutter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, TOULON, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568326v1</w:t>
+                <w:t xml:space="preserve">hal-02282222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t>
               </w:r>
@@ -1894,243 +1894,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Savary Léia</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
+              <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624270v1</w:t>
+                <w:t xml:space="preserve">hal-04801300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léia Savary</w:t>
+                <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savary Léia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801300v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoCaNA, an automated negotiation agent based on Monte Carlo Tree Search</w:t>
               </w:r>
@@ -2546,51 +2546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjasa Vrlinic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gallou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS57608.2023.10172431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Ahmadoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Nour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belhaj-Soullami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Moo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward-Benedict Brodie of Brodie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Corsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Voulkidis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjasa Vrlinic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gallou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS57608.2023.10172431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Ahmadoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Nour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belhaj-Soullami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Moo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward-Benedict Brodie of Brodie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Corsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Voulkidis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>