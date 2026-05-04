--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,1226 +342,1295 @@
                 <w:t xml:space="preserve">⟨10.1021/acsapm.0c00942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material Symmetry to Partition Endgame Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBN 978-3-319-09164-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Computers and Games 2013, pp.187-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling Crisis Management Scenarios: Simulating Behaviors in Case of Marine Flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">GAMA Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098970v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Gamma Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098942v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léia Savary</w:t>
+                <w:t xml:space="preserve">Tracking mulitple targets with multiple radars using Distributed Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larrenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gamma Days 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 24th International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IRS57608.2023.10172431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801437v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking mulitple targets with multiple radars using Distributed Auctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Collaborative Multi-Radars Tracking by Distributed Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larrenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 24th International Radar Symposium (IRS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Military Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168308v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Multi-Radars Tracking by Distributed Auctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larrenie</w:t>
+                <w:t xml:space="preserve">Decentralized Coalition Structure Formation for Interdependent Tasks Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douae Ahmadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Military Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtuel, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647725v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Coalition Structure Formation for Interdependent Tasks Allocation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Multi-Radar Tracking Optimization for Collaborative Combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Belhaj-Soullami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference On Artificial Intelligence in Defense (CAID'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482429v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Radar Tracking Optimization for Collaborative Combat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Belhaj-Soullami</w:t>
+                <w:t xml:space="preserve">Multi-criteria Performance Assessment of Adaptive Radar Resources Management: Application to Naval Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W Moo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Artificial Intelligence in Defense (CAID'2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 20th International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ülm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971759v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Analysis for Evaluation of Adaptive Radar Resource Management algorithms on a Naval setting with and without clutter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171240⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568326v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Performance Assessment of Adaptive Radar Resources Management: Application to Naval Scenario</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+                <w:t xml:space="preserve">MCTS-based Automated Negotiation Agent (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric L R Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Radar Symposium (IRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ülm, Germany</w:t>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1850-1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090506v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria Analysis for Evaluation of Adaptive Radar Resource Management algorithms on a Naval setting with and without clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ductor</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W Moo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t>
+              <w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, TOULON, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282222v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1603,550 +1672,654 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Curiosity-Aware Bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ductor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Starting AI Researcher Symposium (STAIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp.27-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-682-8-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Material Symmetry to Partition Endgame Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Saffidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computers and Games, CG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Yokohama, Japan. pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning to anticipate crisis management of marine submersion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léia Savary</w:t>
+                <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savary Léia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801300v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
+              <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624270v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoCaNA, an automated negotiation agent based on Monte Carlo Tree Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2175,231 +2348,326 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchandage et Curiosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric L R Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ductor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rouen, France. , JFSMA 2016. Systèmes Multi-Agents et simulation, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing CEI by-innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward-Benedict Brodie of Brodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Voulkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Threat Intelligence for Critical Infrastructures Security: A Guide to Integrated Cyber-Physical Protection of Modern Critical Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Now Publishers, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1561/9781680836875.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2546,51 +2814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjasa Vrlinic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gallou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS57608.2023.10172431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Ahmadoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Nour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belhaj-Soullami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Moo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward-Benedict Brodie of Brodie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Corsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Voulkidis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjasa Vrlinic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gallou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03243084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS57608.2023.10172431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Ahmadoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Nour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belhaj-Soullami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Moo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080839v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-682-8-27" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward-Benedict Brodie of Brodie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Corsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Voulkidis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>