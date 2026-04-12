--- v0 (2026-03-14)
+++ v1 (2026-04-12)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BiPo-3 detector for the measurement of ultra low natural radioactivities of thin materials</w:t>
+                <w:t xml:space="preserve">Measurement of the 2νββ decay half-life and search for the 0νββ decay of 116Cd with the NEMO-3 detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Barabash</w:t>
+                <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (06), pp.P06002 - P06002. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/06/P06002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01480194v1</w:t>
+                <w:t xml:space="preserve">in2p3-01766477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the 2νββ decay half-life and search for the 0νββ decay of 116Cd with the NEMO-3 detector</w:t>
+                <w:t xml:space="preserve">The BiPo-3 detector for the measurement of ultra low natural radioactivities of thin materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arnold</w:t>
+                <w:t xml:space="preserve">A.S. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Augier</w:t>
+                <w:t xml:space="preserve">E. Birdsall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baker</w:t>
+                <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barabash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+                <w:t xml:space="preserve">S. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (06), pp.P06002 - P06002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/06/P06002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01766477v1</w:t>
+                <w:t xml:space="preserve">in2p3-01480194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference material for natural radionuclides in glass designed for underground experiments</w:t>
               </w:r>
@@ -589,103 +589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Result of the search for neutrinoless double-$\beta$ decay in $^{100}$Mo with the NEMO-3 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. s. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (7), </w:t>
@@ -723,103 +723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of double beta decay of 100Mo to excited states of 100Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arnold</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 925, pp.25-36. </w:t>
@@ -997,1181 +997,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the centrality dependence of J/{\psi} yields and observation of Z production in lead-lead collisions with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aubert</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurousseau</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berger</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colas</w:t>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 697, pp.294-312. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554929v1</w:t>
+                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the top quark-pair production cross section with ATLAS in pp collisions at $\sqrt{s}=7\TeV$</w:t>
+                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions measured with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aperio Bella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1577-6⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.053033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553524v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Measurement of the centrality dependence of J/{\psi} yields and observation of Z production in lead-lead collisions with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 697, pp.294-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of underlying event characteristics using charged particles in pp collisions at $\sqrt{s} = 900 GeV$ and 7 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of the top quark-pair production cross section with ATLAS in pp collisions at $\sqrt{s}=7\TeV$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Camard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aperio Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112001⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1577-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00543205v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of underlying event characteristics using charged particles in pp collisions at $\sqrt{s} = 900 GeV$ and 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.112001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00543205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aubert</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurousseau</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berger</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.121803. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553590v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aubert</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurousseau</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Colas</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.052005. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553603v1</w:t>
+                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the production cross section for W-bosons in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 698, pp.325-345. </w:t>
@@ -2203,295 +2203,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00554921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions measured with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.053033. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+                <w:t xml:space="preserve">O. Arnaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.121803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis of the noise in the fowler(n) sampling of a H2RG(2Kx2K) near-IR detector</w:t>
               </w:r>
@@ -2588,295 +2588,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
+                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
               </w:r>
@@ -2888,77 +2888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
@@ -3022,77 +3022,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
@@ -3143,90 +3143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.060. </w:t>
@@ -3779,77 +3779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
@@ -4149,307 +4149,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new measurment of the $\bar\nu_{e}e^{-}$ elastic cross section at very low energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub MeV Particles Detection and Identification in the MUNU detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)02560-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 482, pp.408-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011916v1</w:t>
+                <w:t xml:space="preserve">hal-00012231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub MeV Particles Detection and Identification in the MUNU detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new measurment of the $\bar\nu_{e}e^{-}$ elastic cross section at very low energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 545, pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)02560-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01520-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012231v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4819,877 +4819,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00506548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Teledyne FPA and the JDEM/SNAP Spectrograph Requirements</w:t>
+                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics Detector Workshop 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70101A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.789583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00468774v1</w:t>
+                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
+                <w:t xml:space="preserve">Performances of Teledyne FPA and the JDEM/SNAP Spectrograph Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Astrophysics Detector Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph for SNAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pietro</w:t>
+                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Aumeunnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bonissent</w:t>
+                <w:t xml:space="preserve">Pierre Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.701019</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468108v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">An integral field spectrograph for SNAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prieto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.701019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70101A, </w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.789583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.789587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bonissent</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Malina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
+              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.285-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
+                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low energy antineutrino-electron scattering and search for neutrino magnetic moment with MUNU detector</w:t>
               </w:r>
@@ -6447,51 +6447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E000EC"/>
+    <w:nsid w:val="972BB086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6678,51 +6678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-cerna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9539-0424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199205973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01461800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4202-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61HFVPTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1577-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.08.070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daraktchieva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broggini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/12/125107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00287389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astesan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/06/P06002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Link" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00707-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02560-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXMFCPJ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01520-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926995" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cerna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-cerna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9539-0424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199205973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01461800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4202-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61HFVPTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1577-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.08.070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daraktchieva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broggini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/12/125107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00287389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astesan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/06/P06002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Link" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00707-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01520-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02560-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXMFCPJ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926995" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cerna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>