--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the 2νββ decay half-life and search for the 0νββ decay of 116Cd with the NEMO-3 detector</w:t>
+                <w:t xml:space="preserve">The BiPo-3 detector for the measurement of ultra low natural radioactivities of thin materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arnold</w:t>
+                <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Augier</w:t>
+                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baker</w:t>
+                <w:t xml:space="preserve">E. Birdsall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barabash</w:t>
+                <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+                <w:t xml:space="preserve">S. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (06), pp.P06002 - P06002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/06/P06002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01766477v1</w:t>
+                <w:t xml:space="preserve">in2p3-01480194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BiPo-3 detector for the measurement of ultra low natural radioactivities of thin materials</w:t>
+                <w:t xml:space="preserve">Measurement of the 2νββ decay half-life and search for the 0νββ decay of 116Cd with the NEMO-3 detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Barabash</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">R. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (06), pp.P06002 - P06002. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/06/P06002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01480194v1</w:t>
+                <w:t xml:space="preserve">in2p3-01766477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference material for natural radionuclides in glass designed for underground experiments</w:t>
               </w:r>
@@ -589,103 +589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Result of the search for neutrinoless double-$\beta$ decay in $^{100}$Mo with the NEMO-3 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. s. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (7), </w:t>
@@ -723,103 +723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of double beta decay of 100Mo to excited states of 100Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arnold</w:t>
+                <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Augier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 925, pp.25-36. </w:t>
@@ -997,1181 +997,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
+                <w:t xml:space="preserve">Measurement of the centrality dependence of J/{\psi} yields and observation of Z production in lead-lead collisions with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
+                <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abdallah</w:t>
+                <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+                <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 697, pp.294-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions measured with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aubert</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurousseau</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berger</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colas</w:t>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.053033. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the centrality dependence of J/{\psi} yields and observation of Z production in lead-lead collisions with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Measurement of the top quark-pair production cross section with ATLAS in pp collisions at $\sqrt{s}=7\TeV$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aperio Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1577-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554929v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the top quark-pair production cross section with ATLAS in pp collisions at $\sqrt{s}=7\TeV$</w:t>
+                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aubert</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurousseau</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berger</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1577. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1577-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553524v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
+                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of underlying event characteristics using charged particles in pp collisions at $\sqrt{s} = 900 GeV$ and 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beau</w:t>
+                <w:t xml:space="preserve">S. Bordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bordoni</w:t>
+                <w:t xml:space="preserve">G. Calderini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Camard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.112001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00543205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
+                <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abdallah</w:t>
+                <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">N. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83, pp.052005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Arnaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
+                <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abdallah</w:t>
+                <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.121803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the production cross section for W-bosons in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 698, pp.325-345. </w:t>
@@ -2203,295 +2203,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00554921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aubert</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurousseau</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Colas</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553603v1</w:t>
+                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions measured with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.121803. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.053033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553590v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00554914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis of the noise in the fowler(n) sampling of a H2RG(2Kx2K) near-IR detector</w:t>
               </w:r>
@@ -2588,645 +2588,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
+                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
+                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
+                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
+                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.060. </w:t>
@@ -3779,77 +3779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
@@ -4149,307 +4149,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub MeV Particles Detection and Identification in the MUNU detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new measurment of the $\bar\nu_{e}e^{-}$ elastic cross section at very low energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 545, pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)02560-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01520-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012231v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new measurment of the $\bar\nu_{e}e^{-}$ elastic cross section at very low energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub MeV Particles Detection and Identification in the MUNU detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)02560-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 482, pp.408-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011916v1</w:t>
+                <w:t xml:space="preserve">hal-00012231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4819,877 +4819,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00506548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
+                <w:t xml:space="preserve">Performances of Teledyne FPA and the JDEM/SNAP Spectrograph Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astrophysics Detector Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
+                <w:t xml:space="preserve">in2p3-00468774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Teledyne FPA and the JDEM/SNAP Spectrograph Requirements</w:t>
+                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics Detector Workshop 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468774v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Prieto</w:t>
+                <w:t xml:space="preserve">An integral field spectrograph for SNAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Karst</w:t>
+                <w:t xml:space="preserve">M.-H. Aumeunnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.701019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph for SNAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pietro</w:t>
+                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Millard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.701019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.789587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468108v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prieto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
+              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70101A, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.789587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.789583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.285-289, </w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
+                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.285-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low energy antineutrino-electron scattering and search for neutrino magnetic moment with MUNU detector</w:t>
               </w:r>
@@ -6447,51 +6447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="972BB086"/>
+    <w:nsid w:val="5624A949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6678,51 +6678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-cerna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9539-0424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199205973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01461800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4202-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61HFVPTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1577-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.08.070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daraktchieva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broggini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/12/125107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00287389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astesan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/06/P06002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Link" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00707-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01520-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02560-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXMFCPJ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926995" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cerna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-cerna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9539-0424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199205973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01461800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4202-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61HFVPTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1577-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.08.070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daraktchieva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broggini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/12/125107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00287389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astesan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/06/P06002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Link" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00707-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02560-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXMFCPJ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01520-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926995" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cerna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>