--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1131,563 +1131,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Measurement of the top quark-pair production cross section with ATLAS in pp collisions at $\sqrt{s}=7\TeV$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">L. Aperio Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1577-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the top quark-pair production cross section with ATLAS in pp collisions at $\sqrt{s}=7\TeV$</w:t>
+                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aperio Bella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Berger</w:t>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1577. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1577-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553524v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00522603v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of underlying event characteristics using charged particles in pp collisions at $\sqrt{s} = 900 GeV$ and 7 TeV with the ATLAS detector</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00543205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of the production cross section for W-bosons in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
@@ -1880,419 +1880,419 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.052005. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 698, pp.325-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553603v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t>
+                <w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553590v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the production cross section for W-bosons in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Arnaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 698, pp.325-345. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.121803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00554921v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2588,632 +2588,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
+                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
+                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
+                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
+                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3766,77 +3766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5389,307 +5389,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bonissent</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Malina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
+              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.285-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
+                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low energy antineutrino-electron scattering and search for neutrino magnetic moment with MUNU detector</w:t>
               </w:r>
@@ -6447,51 +6447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5624A949"/>
+    <w:nsid w:val="BF47C926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6678,51 +6678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-cerna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9539-0424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199205973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01461800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4202-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61HFVPTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1577-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.08.070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daraktchieva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broggini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/12/125107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00287389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astesan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/06/P06002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Link" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00707-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02560-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXMFCPJ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01520-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926995" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cerna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-cerna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9539-0424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199205973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01461800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4202-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61HFVPTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1577-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.08.070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daraktchieva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broggini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/12/125107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00287389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astesan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/06/P06002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Link" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00707-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02560-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXMFCPJ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01520-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926995" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cerna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>