--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1695,1182 +1695,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02047518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-approach assessment of the spatial distribution of the specific yield: application to the Crau plain aquifer, France</w:t>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Séraphin</w:t>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Goncalves</w:t>
+                <w:t xml:space="preserve">L. Pinget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-018-1753-y⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771484v1</w:t>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Saturation Changes with Ambient Seismic Noise and Gravimetry in a Karst Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mainsant</w:t>
+                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albaric</w:t>
+                <w:t xml:space="preserve">Sabrina Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.09.0163⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860674v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01712552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-approach assessment of the spatial distribution of the specific yield: application to the Crau plain aquifer, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.1221-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-018-1753-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">Monitoring Saturation Changes with Ambient Seismic Noise and Gravimetry in a Karst Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Deville</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.09.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843998v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Gérard</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01712552v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the precision of the iGrav superconducting gravimeter for hydrological models and karstic hydrological process identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fores</w:t>
+                <w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 208 (1), pp.269-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw396⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526965v1</w:t>
+                <w:t xml:space="preserve">insu-01408482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ambient temperature on spring-based relative gravimeter measurements</w:t>
+                <w:t xml:space="preserve">Assessing the precision of the iGrav superconducting gravimeter for hydrological models and karstic hydrological process identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-016-0961-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (1), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526952v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Boudin</w:t>
+                <w:t xml:space="preserve">Impact of ambient temperature on spring-based relative gravimeter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3), pp.269-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-016-0961-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01408482v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of magnetic resonance soundings for characterizing water storage in the unsaturated zone of karst aquifers</w:t>
               </w:r>
@@ -2984,2166 +2984,2166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GPS network for tropospheric tomography in the framework of the Mediterranean hydrometeorological observatory Cévennes-Vivarais (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Romey</w:t>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.553-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-553-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883872v1</w:t>
+                <w:t xml:space="preserve">hal-01022833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPS network for tropospheric tomography in the framework of the Mediterranean hydrometeorological observatory Cévennes-Vivarais (south-eastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brenot</w:t>
+                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.553-578. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.402-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-7-553-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022833v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral uniformity of India Plate strength over central and eastern Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
+                <w:t xml:space="preserve">Theo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Soma Nath Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.1481-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-01826118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of topography and building mask on time varying gravity due to local hydrology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacob</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guido Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs007⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.471-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795590v1</w:t>
+                <w:t xml:space="preserve">hal-00923710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral uniformity of India Plate strength over central and eastern Nepal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt357⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826118v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPS constraints on continental deformation in the Armenian region and Lesser Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+                <w:t xml:space="preserve">A. Karakhanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Avagyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 592, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923710v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexure of the India plate underneath the Bhutan Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowchu Drukpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (16), pp.4225-4230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS constraints on continental deformation in the Armenian region and Lesser Caucasus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Philip</w:t>
+                <w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.3276-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812623v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European Comparison of Absolute Gravimeters 2011 (ECAG-2011) in Walferdange, Luxembourg: results and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Olivier Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Volarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rothleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857351v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Comparison of Absolute Gravimeters 2011 (ECAG-2011) in Walferdange, Luxembourg: results and recommendations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Rothleitner</w:t>
+                <w:t xml:space="preserve">On the impact of topography and building mask on time varying gravity due to local hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (3), pp.257-268. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853755v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of water-vapour airborne lidar observations: impact study on the COPS precipitation forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Final report of the regional key comparison Euramet.M.G-K1: European Comparison of Absolute Gravimeters ECAG-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">H Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Grzeschik</w:t>
+                <w:t xml:space="preserve">Nicolas Dando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Ray Tracey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.1864⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.07014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/1A/07014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659497v1</w:t>
+                <w:t xml:space="preserve">hal-00795586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final report of the regional key comparison Euramet.M.G-K1: European Comparison of Absolute Gravimeters ECAG-2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Klein</w:t>
+                <w:t xml:space="preserve">Potential of shipborne GPS atmospheric delay data for prediction of Mediterranean intense weather events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Baumann</w:t>
+                <w:t xml:space="preserve">J. Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dando</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Tracey</w:t>
+                <w:t xml:space="preserve">C. Rocken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49, pp.07014. </w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.250-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/1A/07014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asl.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795586v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of shipborne GPS atmospheric delay data for prediction of Mediterranean intense weather events</w:t>
+                <w:t xml:space="preserve">Assimilation of water-vapour airborne lidar observations: impact study on the COPS precipitation forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boniface</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Champollion</w:t>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chery</w:t>
+                <w:t xml:space="preserve">Matthias Grzeschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rocken</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (4), pp.250-256. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (667), pp.1652-1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asl.391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.1864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884103v1</w:t>
+                <w:t xml:space="preserve">hal-00659497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water vapour intercomparison effort in the framework of the Convective and Orographically-induced Precipitation Study: airborne-to-ground-based and airborne-to-airborne lidar systems</w:t>
+                <w:t xml:space="preserve">Forecasting summer convection over the Black Forest: a case study from the Convective and Orographically induced Precipitation Study (COPS) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bhawar</w:t>
+                <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Di Girolamo</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Summa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Althausen</w:t>
+                <w:t xml:space="preserve">M. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (S1), pp.325-348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.697⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 137 (S1), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572576v1</w:t>
+                <w:t xml:space="preserve">hal-00554400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting summer convection over the Black Forest: a case study from the Convective and Orographically induced Precipitation Study (COPS) experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The water vapour intercomparison effort in the framework of the Convective and Orographically-induced Precipitation Study: airborne-to-ground-based and airborne-to-airborne lidar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bhawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Richard</w:t>
+                <w:t xml:space="preserve">P. Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">D. Summa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hagen</w:t>
+                <w:t xml:space="preserve">D. Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (S1), pp.101-117. </w:t>
+              <w:t xml:space="preserve">, 2011, 137 (S1), pp.325-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554400v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convective and Orographically-induced Precipitation Study (COPS): the scientific strategy, the field phase, and research highlights</w:t>
               </w:r>
@@ -5422,51 +5422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,51 +5556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale GPS tomography applied to the 12 June 2002 convective initiation event of IHOP_2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5690,51 +5690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high-resolution data assimilation of GPS zenith delay on Mediterranean heavy rainfall forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefit of GPS zenith delay assimilation to high-resolution quantitative precipitation forecasts: a case-study from COPS IOP 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,90 +5945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6079,51 +6079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,64 +6222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS zenith delay sensitivity evaluated from high-resolution numerical weather prediction simulations of the 8–9 September 2002 flash flood over southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,51 +6390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,64 +6641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6775,545 +6775,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater reserves in a mountainous headwater catchment Insights from geophysics performed on the Strengbach Critical Zone Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+                <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Belloeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Lucia Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Girard</w:t>
+                <w:t xml:space="preserve">Anthony Memin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cotel</w:t>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321989v1</w:t>
+                <w:t xml:space="preserve">hal-05504142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+                <w:t xml:space="preserve">What can passive electrical signals tell us about tree transpiration? One year of self-potential observation at three test sites in a Mediterranean Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504142v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can passive electrical signals tell us about tree transpiration? One year of self-potential observation at three test sites in a Mediterranean Climate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights from geophysical methods on the groundwater reserves in the Strengbach mountainous headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gru Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR-TERENO, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403624v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from geophysical methods on the groundwater reserves in the Strengbach mountainous headwater catchment</w:t>
+                <w:t xml:space="preserve">Groundwater reserves in a mountainous headwater catchment Insights from geophysics performed on the Strengbach Critical Zone Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Jodry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. pp.e151704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321975v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis influence of evapotranspiration on superconducting gravity signal at daily time step</w:t>
               </w:r>
@@ -7472,51 +7472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7722,51 +7722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Dellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Dellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,359 +8509,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t>
+                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Boudin</w:t>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Cheng Seat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315724v1</w:t>
+                <w:t xml:space="preserve">insu-01308594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
+                <w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boudin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Han Cheng Seat</w:t>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t>
+              <w:t xml:space="preserve">IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308594v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
@@ -8916,64 +8916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9028,77 +9028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour intercomparison effort in the frame of the Convective and Orographically-induced Precipitation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Bhawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Summa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9149,64 +9149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First GPS/LIDAR/LIASI intercamparisons during COPS field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10563,51 +10563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7439ED04"/>
+    <w:nsid w:val="982528E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10794,51 +10794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-champollion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-3252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073968749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003082305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6447-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cattoen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3546369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lelimouzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02509906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Rohm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ka&#269;ma&#345;&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor M&#246;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1753-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526952v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0961-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Berthet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt357" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50793" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakhanian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philip" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4HM8BT3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Volarik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothleitner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/257" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grzeschik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1864" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.710" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2739-2009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424350v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.508" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005726" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0P8N33K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;gout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712685v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011387v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02276648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265695v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265699v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-champollion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-3252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073968749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003082305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6447-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cattoen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3546369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lelimouzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02509906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Rohm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ka&#269;ma&#345;&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor M&#246;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1753-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw396" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0961-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt357" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakhanian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4HM8BT3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hammer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50793" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Volarik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothleitner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/257" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grzeschik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1864" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.710" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2739-2009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424350v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.508" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005726" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0P8N33K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;gout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712685v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011387v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02276648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265695v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265699v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>