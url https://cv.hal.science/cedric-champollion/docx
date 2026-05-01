--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -213,329 +213,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical imaging in carbonate critical zone highlights the significant of deep weathering</w:t>
+                <w:t xml:space="preserve">EA-ERT: a new ensemble approach to convert time-lapse ERT data to soil water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Durand</w:t>
+                <w:t xml:space="preserve">B. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">N.K. Martin-Stpaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ballas</w:t>
+                <w:t xml:space="preserve">R. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Bayer</w:t>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 488, pp.109953. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 673, pp.135451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266452v1</w:t>
+                <w:t xml:space="preserve">hal-05591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Building of a Cost-Effective Six-Component Optical Borehole Strainmeter</w:t>
+                <w:t xml:space="preserve">Geophysical imaging in carbonate critical zone highlights the significant of deep weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Foin</w:t>
+                <w:t xml:space="preserve">Lise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chéry</w:t>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Cheng Seat</w:t>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baudin</w:t>
+                <w:t xml:space="preserve">Gregory Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cattoen</w:t>
+                <w:t xml:space="preserve">Roger Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74, pp.7003812. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 488, pp.109953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3546369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017071v1</w:t>
+                <w:t xml:space="preserve">hal-05266452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-potential signals related to tree transpiration in a Mediterranean climate</w:t>
               </w:r>
@@ -573,51 +573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.2997-3018. </w:t>
@@ -649,3032 +649,3032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727524v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Pathways Inversion From Cross‐Borehole Electrical Data</w:t>
+                <w:t xml:space="preserve">Design and Building of a Cost-Effective Six-Component Optical Borehole Strainmeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lelimouzin</w:t>
+                <w:t xml:space="preserve">Martin Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Jean Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lévy</w:t>
+                <w:t xml:space="preserve">Han Cheng Seat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Roubinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cattoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl111202⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.7003812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3546369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077212v1</w:t>
+                <w:t xml:space="preserve">hal-05017071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential Pathways Inversion From Cross‐Borehole Electrical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Léa Lelimouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+                <w:t xml:space="preserve">Léa Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Littel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024gl111202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651493v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the water stock dynamics in karst: insights from surface-to-tunnel geophysics</w:t>
+                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesparre</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Martin</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-021-02365-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395197v1</w:t>
+                <w:t xml:space="preserve">hal-04651493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of dissolved gases through a thick karstic vadose zone – implications for recharge characterisation and groundwater age dating in karstic aquifers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of the water stock dynamics in karst: insights from surface-to-tunnel geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">Benjamin Fores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Aurélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 601, pp.126576. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (6), pp.2077-2089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-021-02365-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03266721v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t>
+                <w:t xml:space="preserve">Transfer of dissolved gases through a thick karstic vadose zone – implications for recharge characterisation and groundwater age dating in karstic aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Laïna Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zylberman</w:t>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoru Uehara</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 601, pp.126576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02484453v2</w:t>
+                <w:t xml:space="preserve">insu-03266721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
+                <w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dumont</w:t>
+                <w:t xml:space="preserve">W. Zylberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dangeard</w:t>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02302196v1</w:t>
+                <w:t xml:space="preserve">insu-02484453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Comparison and Methodological Improvement in GPS Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Rohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kačmařík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02047518v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02302196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernant</w:t>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sue</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, i-DUST 2018 – Inter-Disciplinary Underground Science &amp; Technology, 88, pp.03001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+                <w:t xml:space="preserve">insu-02047518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Deville</w:t>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chery</w:t>
+                <w:t xml:space="preserve">L. Pinget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Doerflinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843998v1</w:t>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Sabrina Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Porel</w:t>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01712552v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-approach assessment of the spatial distribution of the specific yield: application to the Crau plain aquifer, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Marie-Françoise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771484v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01712552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Saturation Changes with Ambient Seismic Noise and Gravimetry in a Karst Environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-approach assessment of the spatial distribution of the specific yield: application to the Crau plain aquifer, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albaric</w:t>
+                <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fort</w:t>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.09.0163⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.1221-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-018-1753-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860674v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Monitoring Saturation Changes with Ambient Seismic Noise and Gravimetry in a Karst Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">G. Mainsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.09.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Boudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Chery</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Danquigny</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01408482v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the precision of the iGrav superconducting gravimeter for hydrological models and karstic hydrological process identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Impact of ambient temperature on spring-based relative gravimeter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3), pp.269-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-016-0961-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526965v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ambient temperature on spring-based relative gravimeter measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Assessing the precision of the iGrav superconducting gravimeter for hydrological models and karstic hydrological process identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-016-0961-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (1), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526952v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of magnetic resonance soundings for characterizing water storage in the unsaturated zone of karst aquifers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
+                <w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+                <w:t xml:space="preserve">Frédérick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2015-0411.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412654v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01408482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPS network for tropospheric tomography in the framework of the Mediterranean hydrometeorological observatory Cévennes-Vivarais (south-eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+                <w:t xml:space="preserve">Contribution of magnetic resonance soundings for characterizing water storage in the unsaturated zone of karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+                <w:t xml:space="preserve">Marie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
+                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.553-578. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (4), pp.WB49-WB61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-7-553-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2015-0411.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022833v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GPS network for tropospheric tomography in the framework of the Mediterranean hydrometeorological observatory Cévennes-Vivarais (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Romey</w:t>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.553-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-553-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883872v1</w:t>
+                <w:t xml:space="preserve">hal-01022833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral uniformity of India Plate strength over central and eastern Nepal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Berthet</w:t>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soma Nath Sapkota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 195 (3), pp.1481-1493. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.402-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826118v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
+                <w:t xml:space="preserve">Lateral uniformity of India Plate strength over central and eastern Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Masiello</w:t>
+                <w:t xml:space="preserve">Theo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Serio</w:t>
+                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deleporte</w:t>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Herbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+                <w:t xml:space="preserve">Soma Nath Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.1481-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923710v1</w:t>
+                <w:t xml:space="preserve">hal-01826118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Carmine Serio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Thomas Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.471-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS constraints on continental deformation in the Armenian region and Lesser Caucasus</w:t>
               </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karakhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ara Avagyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,77 +3819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexure of the India plate underneath the Bhutan Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowchu Drukpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3934,498 +3934,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Pfeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (6), pp.3276-3291. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857351v1</w:t>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Comparison of Absolute Gravimeters 2011 (ECAG-2011) in Walferdange, Luxembourg: results and recommendations</w:t>
+                <w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Francis</w:t>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Baumann</w:t>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Volarik</w:t>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rothleitner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Klein</w:t>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/257⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.3276-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853755v1</w:t>
+                <w:t xml:space="preserve">hal-00857351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">The European Comparison of Absolute Gravimeters 2011 (ECAG-2011) in Walferdange, Luxembourg: results and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
+                <w:t xml:space="preserve">Henri Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Tomas Volarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Christian Rothleitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Gilbert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of topography and building mask on time varying gravity due to local hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4453,2311 +4453,2445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final report of the regional key comparison Euramet.M.G-K1: European Comparison of Absolute Gravimeters ECAG-2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Klein</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Baumann</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dando</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Tracey</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/1A/07014⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795586v1</w:t>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of shipborne GPS atmospheric delay data for prediction of Mediterranean intense weather events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Champollion</w:t>
+                <w:t xml:space="preserve">Final report of the regional key comparison Euramet.M.G-K1: European Comparison of Absolute Gravimeters ECAG-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chery</w:t>
+                <w:t xml:space="preserve">H Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Nicolas Dando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rocken</w:t>
+                <w:t xml:space="preserve">Ray Tracey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (4), pp.250-256. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.07014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asl.391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/1A/07014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884103v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of water-vapour airborne lidar observations: impact study on the COPS precipitation forecasts</w:t>
+                <w:t xml:space="preserve">Potential of shipborne GPS atmospheric delay data for prediction of Mediterranean intense weather events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">K. Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Grzeschik</w:t>
+                <w:t xml:space="preserve">J. Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Richard</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">C. Rocken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 138 (667), pp.1652-1667. </w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.250-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.1864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asl.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659497v1</w:t>
+                <w:t xml:space="preserve">hal-02884103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting summer convection over the Black Forest: a case study from the Convective and Orographically induced Precipitation Study (COPS) experiment</w:t>
+                <w:t xml:space="preserve">Assimilation of water-vapour airborne lidar observations: impact study on the COPS precipitation forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Richard</w:t>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Matthias Grzeschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (S1), pp.101-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.710⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 138 (667), pp.1652-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.1864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554400v1</w:t>
+                <w:t xml:space="preserve">hal-00659497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water vapour intercomparison effort in the framework of the Convective and Orographically-induced Precipitation Study: airborne-to-ground-based and airborne-to-airborne lidar systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting summer convection over the Black Forest: a case study from the Convective and Orographically induced Precipitation Study (COPS) experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Di Girolamo</w:t>
+                <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Summa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Althausen</w:t>
+                <w:t xml:space="preserve">M. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (S1), pp.325-348. </w:t>
+              <w:t xml:space="preserve">, 2011, 137 (S1), pp.101-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572576v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Convective and Orographically-induced Precipitation Study (COPS): the scientific strategy, the field phase, and research highlights</w:t>
+                <w:t xml:space="preserve">The water vapour intercomparison effort in the framework of the Convective and Orographically-induced Precipitation Study: airborne-to-ground-based and airborne-to-airborne lidar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Wulfmeyer</w:t>
+                <w:t xml:space="preserve">R. Bhawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Behrendt</w:t>
+                <w:t xml:space="preserve">P. Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Kottmeier</w:t>
+                <w:t xml:space="preserve">D. Summa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Corsmeier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Barthlott</w:t>
+                <w:t xml:space="preserve">D. Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (S1), pp.3-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.752⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 137 (S1), pp.325-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565513v1</w:t>
+                <w:t xml:space="preserve">hal-00572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Convective and Orographically-induced Precipitation Study (COPS): the scientific strategy, the field phase, and research highlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wulfmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">Andreas Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Linage</w:t>
+                <w:t xml:space="preserve">Christoph Kottmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
+                <w:t xml:space="preserve">Ulrich Corsmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gegout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Masson</w:t>
+                <w:t xml:space="preserve">Christian Barthlott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (S1), pp.3-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02884064v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Linage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bock</w:t>
+                <w:t xml:space="preserve">P. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
+                <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 135, pp.1266-1276. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.172-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406370v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale GPS tomography applied to the 12 June 2002 convective initiation event of IHOP_2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (640), pp.645-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high-resolution data assimilation of GPS zenith delay on Mediterranean heavy rainfall forecasting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Jaubert</w:t>
+                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yan</w:t>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brousseau</w:t>
+                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27, pp.2739-2753. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.1266-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-27-2739-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403847v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of GPS zenith delay assimilation to high-resolution quantitative precipitation forecasts: a case-study from COPS IOP 9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Impact of high-resolution data assimilation of GPS zenith delay on Mediterranean heavy rainfall forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.508⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.2739-2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-27-2739-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424350v1</w:t>
+                <w:t xml:space="preserve">hal-00403847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">The benefit of GPS zenith delay assimilation to high-resolution quantitative precipitation forecasts: a case-study from COPS IOP 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouttier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (644), pp.1788-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01504075v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAM2450.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00273624v2</w:t>
+                <w:t xml:space="preserve">insu-01504075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS zenith delay sensitivity evaluated from high-resolution numerical weather prediction simulations of the 8–9 September 2002 flash flood over southeastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caumont</w:t>
+                <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (2), pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAM2450.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JD005726⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01417608v1</w:t>
+                <w:t xml:space="preserve">hal-00273624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS water vapour tomography: preliminary results from the ESCOMPTE field experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">GPS zenith delay sensitivity evaluated from high-resolution numerical weather prediction simulations of the 8–9 September 2002 flash flood over southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (D15), pp.D15105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JD005726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017446v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GPS water vapour tomography: preliminary results from the ESCOMPTE field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004GL021907⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.253-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017445v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L05808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL021907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GPS monitoring of the tropospheric water vapor distribution and variation during the 9 September 2002 torrential precipitation episode in the Ce´vennes (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.D24102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JD004897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6767,2522 +6901,2522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+                <w:t xml:space="preserve">What can passive electrical signals tell us about tree transpiration? One year of self-potential observation at three test sites in a Mediterranean Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504142v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can passive electrical signals tell us about tree transpiration? One year of self-potential observation at three test sites in a Mediterranean Climate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights from geophysical methods on the groundwater reserves in the Strengbach mountainous headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gru Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR-TERENO, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403624v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from geophysical methods on the groundwater reserves in the Strengbach mountainous headwater catchment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gru Guillaume</w:t>
+                <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Memin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR-TERENO, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321975v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater reserves in a mountainous headwater catchment Insights from geophysics performed on the Strengbach Critical Zone Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. pp.e151704, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e151704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis influence of evapotranspiration on superconducting gravity signal at daily time step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking evapotranspiration from gravity variations using two vertically distributed superconducting gravimeters at daily time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First OZCAR TERENO International Conference, Advancing Critical Zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Dellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Dellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Muon, Seismic and Electrical Resistivity Measurements to Characterize a Karstic Unsaturated Zone (LSBB, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Whispering Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïna Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> iDUST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Han Cheng Seat</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t>
+              <w:t xml:space="preserve">IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308594v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Cheng Seat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315724v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective inhibition over the Vosges and water vapor variability during COPS IOP 8b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st ICAM (International Conference on Alpine Meteorology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aviemore, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour intercomparison effort in the frame of the Convective and Orographically-induced Precipitation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Bhawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Summa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Problems in Atmospheric Radiation (IRS 2008) : Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Foz do Iguaçu, Brazil. pp.215-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3116952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First GPS/LIDAR/LIASI intercamparisons during COPS field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9292,413 +9426,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chaffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G2 2025 Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2019,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9708,385 +9842,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observatoire du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravimétrie et sismologie : la balance et le chronomètre au service de la zone critique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 7-8https://www.resif.fr/publications/lettre-dinformation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le GNSS pour la météorologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, n°6, p.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10096,100 +10230,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la vapeur d'eau troposphérique par GPS (modèles 2D et tomographies GPS) - Application aux précipitations intenses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10199,303 +10333,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS antenna of the station RUSA of Rénag located at Laboratoire Souterrain à Bas Bruit of Rustrel (Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rustrel (84400), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground gravity measurements at the Larzac Résif site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Hospitalet du Larzac (12230), France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02276648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS measurements in the framework of the Gyraph project in Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Wankama, Niger. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS measurements in the framework of the Gyraph project in Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Wankama, Niger. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10563,51 +10697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="982528E1"/>
+    <w:nsid w:val="567A6AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10794,51 +10928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-champollion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-3252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073968749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003082305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6447-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cattoen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3546369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lelimouzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02509906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Rohm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ka&#269;ma&#345;&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor M&#246;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1753-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw396" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0961-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt357" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakhanian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4HM8BT3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hammer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50793" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Volarik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothleitner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/257" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grzeschik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1864" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.710" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2739-2009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424350v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.508" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005726" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0P8N33K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;gout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712685v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011387v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02276648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265695v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265699v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-champollion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-3252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073968749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003082305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6447-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cattoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3546369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lelimouzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02509906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Rohm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ka&#269;ma&#345;&#237;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor M&#246;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1753-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0961-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Berthet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt357" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakhanian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4HM8BT3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hammer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50793" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Volarik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothleitner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grzeschik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1864" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.710" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403847v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2739-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.508" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005726" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0P8N33K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256761v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;gout" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662655v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712685v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713084v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011387v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02276648v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>