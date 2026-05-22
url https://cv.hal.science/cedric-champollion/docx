--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1829,295 +1829,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02047518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+                <w:t xml:space="preserve">Sabrina Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
+                <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+                <w:t xml:space="preserve">hal-01843998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Deville</w:t>
+                <w:t xml:space="preserve">P. Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chery</w:t>
+                <w:t xml:space="preserve">C. Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Doerflinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843998v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
               </w:r>
@@ -2648,51 +2648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (3), pp.269-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 208 (1), pp.269-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3386,709 +3386,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral uniformity of India Plate strength over central and eastern Nepal</w:t>
+                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Berthet</w:t>
+                <w:t xml:space="preserve">Guido Masiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
+                <w:t xml:space="preserve">Carmine Serio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+                <w:t xml:space="preserve">Thomas Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soma Nath Sapkota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt357⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.471-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826118v1</w:t>
+                <w:t xml:space="preserve">hal-00923710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral uniformity of India Plate strength over central and eastern Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Serio</w:t>
+                <w:t xml:space="preserve">Theo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deleporte</w:t>
+                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Herbin</w:t>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+                <w:t xml:space="preserve">Soma Nath Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (4), pp.471-487. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.1481-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923710v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS constraints on continental deformation in the Armenian region and Lesser Caucasus</w:t>
+                <w:t xml:space="preserve">Flexure of the India plate underneath the Bhutan Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karakhanian</w:t>
+                <w:t xml:space="preserve">Paul Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vernant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Philip</w:t>
+                <w:t xml:space="preserve">Dowchu Drukpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (16), pp.4225-4230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812623v1</w:t>
+                <w:t xml:space="preserve">hal-00903564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexure of the India plate underneath the Bhutan Himalaya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hammer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dowchu Drukpa</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50793⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903564v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPS constraints on continental deformation in the Armenian region and Lesser Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karakhanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Philippe Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Ara Avagyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">H. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 592, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t>
               </w:r>
@@ -4342,77 +4342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of topography and building mask on time varying gravity due to local hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4989,295 +4989,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting summer convection over the Black Forest: a case study from the Convective and Orographically induced Precipitation Study (COPS) experiment</w:t>
+                <w:t xml:space="preserve">The water vapour intercomparison effort in the framework of the Convective and Orographically-induced Precipitation Study: airborne-to-ground-based and airborne-to-airborne lidar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Richard</w:t>
+                <w:t xml:space="preserve">R. Bhawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+                <w:t xml:space="preserve">P. Di Girolamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Summa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Hagen</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (S1), pp.101-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.710⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 137 (S1), pp.325-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554400v1</w:t>
+                <w:t xml:space="preserve">hal-00572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water vapour intercomparison effort in the framework of the Convective and Orographically-induced Precipitation Study: airborne-to-ground-based and airborne-to-airborne lidar systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting summer convection over the Black Forest: a case study from the Convective and Orographically induced Precipitation Study (COPS) experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Di Girolamo</w:t>
+                <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Summa</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Althausen</w:t>
+                <w:t xml:space="preserve">M. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (S1), pp.325-348. </w:t>
+              <w:t xml:space="preserve">, 2011, 137 (S1), pp.101-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572576v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convective and Orographically-induced Precipitation Study (COPS): the scientific strategy, the field phase, and research highlights</w:t>
               </w:r>
@@ -5391,441 +5391,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Linage</w:t>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Masson</w:t>
+                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.1266-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884064v1</w:t>
+                <w:t xml:space="preserve">hal-00406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale GPS tomography applied to the 12 June 2002 convective initiation event of IHOP_2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (640), pp.645-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Linage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
+                <w:t xml:space="preserve">P. Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high-resolution data assimilation of GPS zenith delay on Mediterranean heavy rainfall forecasting</w:t>
               </w:r>
@@ -5939,351 +5939,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of GPS zenith delay assimilation to high-resolution quantitative precipitation forecasts: a case-study from COPS IOP 9</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Brousseau</w:t>
+                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Poli</w:t>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 135 (644), pp.1788-1800. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424350v1</w:t>
+                <w:t xml:space="preserve">insu-01504075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">The benefit of GPS zenith delay assimilation to high-resolution quantitative precipitation forecasts: a case-study from COPS IOP 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouttier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">Paul Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (644), pp.1788-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01504075v1</w:t>
+                <w:t xml:space="preserve">hal-00424350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,77 +6619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,333 +7686,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking evapotranspiration from gravity variations using two vertically distributed superconducting gravimeters at daily time scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertille Loiseau</w:t>
+                <w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Dellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First OZCAR TERENO International Conference, Advancing Critical Zone science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558182v1</w:t>
+                <w:t xml:space="preserve">hal-03539701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
+                <w:t xml:space="preserve">Linking evapotranspiration from gravity variations using two vertically distributed superconducting gravimeters at daily time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessrine Dellai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minoru Uehara</w:t>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">First OZCAR TERENO International Conference, Advancing Critical Zone science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539701v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Dellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8800,51 +8800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8925,51 +8925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9162,51 +9162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour intercomparison effort in the frame of the Convective and Orographically-induced Precipitation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Bhawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Summa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,51 +9309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="567A6AB3"/>
+    <w:nsid w:val="FB16E9D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10928,51 +10928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-champollion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-3252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073968749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003082305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6447-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cattoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3546369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lelimouzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02509906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Rohm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ka&#269;ma&#345;&#237;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor M&#246;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1753-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0961-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Berthet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt357" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakhanian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4HM8BT3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hammer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50793" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Volarik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothleitner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grzeschik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1864" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.710" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403847v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2739-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.508" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005726" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0P8N33K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256761v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;gout" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662655v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712685v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713084v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011387v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02276648v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-champollion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-3252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073968749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003082305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6447-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05017071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cattoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3546369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lelimouzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02509906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Rohm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ka&#269;ma&#345;&#237;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor M&#246;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1753-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0961-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Berthet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt357" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hammer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowchu Drukpa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50793" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakhanian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philip" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4HM8BT3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Volarik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothleitner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grzeschik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1864" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554400v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.710" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403847v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2739-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.508" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005726" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0P8N33K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256761v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;gout" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662655v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712685v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713084v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011387v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02276648v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>