--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -66,13355 +66,16878 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in situ application of a non-invasive sampling approach to assess pesticide effects on amphibian enzymatic activities</w:t>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammar-ids caged in a drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michel</w:t>
+                <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tonial</w:t>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bettencourt-Amarante</w:t>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Girondin</w:t>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Graduate School Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay; Graduate School Biosphera, Jan 2026, Saclay (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418839v1</w:t>
+                <w:t xml:space="preserve">hal-05606142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of turbulence and biofilm on low density microplastic dynamics: An experimental approach towards natural conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Simons</w:t>
+                <w:t xml:space="preserve">Quel niveau biologique pour évaluer l'écotoxicité des pesticides et des métabolites sur la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05533515v1</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic macroinvertebrate diversity and function in an agricultural constructed wetland affected by agrochemical pressure (Seine-et-Marne, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intra and interannual dynamics of Carbone dioxide flux on a constructed wetland : An Eddy Covariance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05248385v1</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Critical Zone Observatory network (OZCAR); German Terrestrial Environmental Observatories network (TERENO)., Sep 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04570502v1</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04241958v1</w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIT-DRAIN model to simulate nitrate concentrations and leaching in a tile-drained agricultural field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03788389v1</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Green House Gases Emissions from 15 years old artificial wetland: 1.5 years of field monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaido Soosaar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03746400v1</w:t>
+              <w:t xml:space="preserve">INTECOL 2025 - 12th Intecol Wetlands Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Ecology; University of Tartu, Estonia; Society of Wetland Scientists Europe Chapter, Jun 2025, Tartu, Estonia. p. 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Brie'Eau -Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Bontoux</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03853809v1</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03701039v1</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical analysis of a microbial electrochemical snorkel in laboratory and constructed wetlands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Despas</w:t>
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03318075v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualiser les enjeux territoriaux en contexte de grandes cultures : INSPA, un outil SIG couplant hydrologie et écologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marziye Molazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Birmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03383104v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High denitrification potential but low nitrous oxide emission in a constructed wetland treating nitrate-polluted agricultural run-off</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Des zones humides pour réduire les flux de pesticides : retour sur 10 ans de mesures à Rampillon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03196988v1</w:t>
+              <w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synchronisms and antagonisms in the relationships between agricultural environment, biodiversity and ecological functions in a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03196902v1</w:t>
+              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freshwater Biological Association (FBA), Jun 2023, New Castle Upon Tyne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">Turbulence, biofilm et dynamique des microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marziye Molazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03209526v1</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et services écosystémiques des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Seguin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03382700v1</w:t>
+              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Vanpeene, Oct 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Clément</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03412937v1</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'eau et écotoxicologie des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03367688v1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-7487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03461421v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les eaux de drainage agricole : du génie hydraulique au génie écologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification de périodes de vulnérabilité de la biodiversité face aux fluctuations temporelles de contaminants agricoles en zone tampon humide artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02610317v1</w:t>
+              <w:t xml:space="preserve">Colloque 2021 de la société française d’écotoxicologie fondamentale et appliquée à Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA), Jun 2021, Versailles (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Localisation de réseau de drainage agricole par tomographie de résistivité électrique en mode de suivi temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maugis</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02871239v1</w:t>
+              <w:t xml:space="preserve">9ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain electromagnetic induction for upscaling greenhouse gas fluxes in two hemiboreal drained peatland forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Atelier débitmétrie liquide à surface libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02910131v1</w:t>
+              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodynamics and bioavailability of metal contaminants in a constructed wetland within an agricultural drained catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage of agricultural drained water by a pond / reservoir system to reduce nitrate and pesticides transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">cea-02614699v1</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.103-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cloud water interception in the canopy vegetation from fog gauge measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of agricultural pollutants (pesticides and nitrate) removal performance in a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04020284v1</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.212-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of deep percolation rates below contrasting land covers with a joint canopy and soil model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling of a constructed wetland for pesticide mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02602080v1</w:t>
+              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones tampons humides artificielles : pour quoi et pour qui ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Macrophytes, organic carbon availability and nitrate removal in former watercress farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Rosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IngenieurBiologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02603544v1</w:t>
+              <w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium (SWS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Wetland Scientists (SWS). USA., Jul 2011, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and localization of an artificial drainage network by 3D time-lapse electrical resistivity tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Macrophytes, organic carbon avalaibility and nitrate removal in former watercress farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vincent</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Rosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02605470v1</w:t>
+              <w:t xml:space="preserve">SWS – WETPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term nitrate removal in a buffering pond-reservoir system receiving water from an agricultural drained catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lessons gained from french R&amp;D programs for pesticides dissipation by use of constructed wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vincent</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02600827v1</w:t>
+              <w:t xml:space="preserve">17. World Congress of the International Commission of Agricultural Engineering (CIGR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Québec, Canada. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and mitigation of six pesticides in a &amp;quot;Wet&amp;quot; forest buffer zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Pesticides dissipation by use of constructed wetlands in agricultural area : Technical and sociological feed back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Liger</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02599306v1</w:t>
+              <w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des zones tampons humides artificielles pour la dissipation des nitrates et des pesticides dans un contexte de drainage agricole</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ORACLE : an experimental site since 1962 for the study of hydrological hazards and biogeochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02600826v1</w:t>
+              <w:t xml:space="preserve">EGU-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Fonctionnement du drainage au sein d'une oasis modernisée du sud tunisien. Cas de l'oasis de Fatnassa Nord à Kébili, Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Ben Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bouksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiça Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02600630v1</w:t>
+              <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00271003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide de-contamination of surface waters as a wetland ecosystem service in agricultural landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gestion de l'eau et des sels au sein d'une oasis du Sud tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Ben Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bouksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akissa Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02597851v1</w:t>
+              <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Rabat, Maroc. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00188172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide contamination interception strategy and removal efficiency in forest buffer and artificial wetland in a tile-drained agricultural watershed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pratiques d'irrigation et rôle du drainage pour le contrôle de la salinité : Cas du périmètre irrigué de Kalaât Landelous en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akissa Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00853418v1</w:t>
+              <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00189528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage performance assessment in a modernized oasis system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solute transport in subsurface drained soil: Numerical modelling and laboratory experimental approach comparison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Perrier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01003401v1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Vienne, AUT,avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienne, Austria. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cloud water interception along the windward slope of Santa Cruz Island, Galapagos (Ecuador)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Four-electrode conductivity probes for estimation of spatial distribution of solute transport in variably saturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00694753v1</w:t>
+              <w:t xml:space="preserve">EGU Meeting, 1st general assembly, Nice, 25-30 april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues : interprétation des données de l'observatoire Orgeval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pratiques d`irrigation et rôle du drainage pour le contrôle de la salinité : Cas du périmètre irrigué de Kalaât Landelous en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akissa Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00755183v1</w:t>
+              <w:t xml:space="preserve">Modernisation de l`Agriculture Irriguée - Projet INCO-WADEMED, Rabat, MAR, 19-23 avril 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rabat, Maroc. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of constructed wetlands to mitigate pesticide pollution in a drained catch-basin : a solution to improve groundwater quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude des transferts de solutés à l'interface sol non saturé/nappe superficielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02597853v1</w:t>
+              <w:t xml:space="preserve">29èmes journées scientifiques GFHN, Milieux poreux marqueurs et transferts, Grenoble, 24-26 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon availability limits potential denitrification in watercress farm sediment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of surface runoff genesis on a subsurface drained soil affected by surface crusting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01210153v1</w:t>
+              <w:t xml:space="preserve">EGU Meeting, 1st general assembly, Nice, 25-30 April 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological services of artificial wetland for pesticide mitigation. Socio-technical adaptation for watershed management through TRUSTEA project feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental estimation of solute transport parameters in unsaturated soil : from the soil column to the tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Margoum</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02597818v1</w:t>
+              <w:t xml:space="preserve">EGU meeting, 1st general assembly, Nice, 25-30 april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Orgeval experimental research basin: a tool to analyse hydrological behaviours and impact of changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01192155v1</w:t>
+              <w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pipe pressurization on the discharge of a tile drainage system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mise au point de sondes de mesure de conductivité électrique pour l'estimation des transferts de solutés en milieux poreux variablement saturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02594635v1</w:t>
+              <w:t xml:space="preserve">Actes du 4ième Colloque Géophysique des Sols et des formations superficielles, Paris, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the sap flow determined with a heat balance method to measure the transpiration of a sugarcane canopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le programme AQUAE : Rôle des aménagements d'origine anthropique (zones enherbées et fossés) dans le transfert et la rétention des produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Adamiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02586327v1</w:t>
+              <w:t xml:space="preserve">31ème congrès Groupe Français des Pesticides : Transfert des produits phytosanitaires, diagnostic de pollution et solutions correctives, Lyon, 15-17 mai 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, ?, France. pp.155-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of surface runoff genesis on a subsurface drained soil affected by surface crusting: A field investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement hydraulique du drainage agricole dans la plaine du Gharb - synthèse des résultats acquis sur la station expérimentale du Gharb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baqri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vauclin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Drouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02587030v1</w:t>
+              <w:t xml:space="preserve">Séminaire Euro-Méditerranéen La maîtrise de l'irrigation et du drainage pour une gestion durable des périmètres irrigués méditerranéens, Rabat, MAR, 27-29 octobre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Maroc. pp.303-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ruissellement sur sols drainés : identification des mécanismes de genèse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Résultats de deux années de suivi de la salinité des eaux et des sols sous drainage - station expérimentale de Souk Tlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debbarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00476118v1</w:t>
+              <w:t xml:space="preserve">Séminaire Euro-Méditerranéen La maîtrise de l'irrigation et du drainage pour une gestion durable des périmètres irrigués méditerranéens, Rabat, MAR, 27-29 octobre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Rabat, Maroc. pp.387-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des transferts de crues dans les bassins versants agricoles fortement drainés : état des connaissances et des recherches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le programme AQUAE: rôle des aménagements d'origine anthropique (zones enherbées et fossés) dans le transfert et la rétention des produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Adamiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00471236v1</w:t>
+              <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugarcane transpiration with shallow water-table: sap flow measurements and modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Techniques et incertitudes de mesure des débits en parcelles drainées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duprez</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02580385v1</w:t>
+              <w:t xml:space="preserve">Séminaire Euro-Méditerranéen La maîtrise de l'irrigation et du drainage pour une gestion durable des périmètres irrigués méditerranéens, Rabat, MAR, 27-29 octobre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Maroc. pp.319-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
+                <w:t xml:space="preserve">Comportement du réseau de drainage et bilans hydrique et salin dans le périmètre de Kalaat Landelous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00464042v1</w:t>
+              <w:t xml:space="preserve">Séminaire Economie de l'eau en irrigation, Hammamet, TUN, 14-16 novembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hammamet, Tunisie. pp.183-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic flood control along arterial drainage networks, a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Danièle Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02579403v1</w:t>
+              <w:t xml:space="preserve">1st inter-regional conference Water and the environment: innovative issues in irrigation and drainage, Lisbonne, PRT, 16-18 septembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Lisbonne, Portugal. pp.356-365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First in situ application of a non-invasive sampling approach to assess pesticide effects on amphibian enzymatic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tonial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bettencourt-Amarante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05392420v1</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.430-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enceco.2025.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra and interannual dynamics of carbone dioxide flux on a constructed wetland : An Eddy Covariance approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interspecies comparison of individual- and population-level biomarkers in gammarids caged in a drained agricultural catchment for pesticide ecotoxicity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Bignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTECOL 2025 - 12th Intecol Wetlands Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05213527v1</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1633-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enceco.2026.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Understanding the role of turbulence and biofilm on low density microplastic dynamics: An experimental approach towards natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05303664v1</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.141640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.141640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benthic macroinvertebrate diversity and function in an agricultural constructed wetland affected by agrochemical pressure (Seine-et-Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04649099v1</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (7), pp.3679-3697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35722-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04649129v1</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-135-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the nitrate transfer model NIT-DRAIN in an artificially drained agricultural area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2023</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04113002v1</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NIT-DRAIN model to simulate nitrate concentrations and leaching in a tile-drained agricultural field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04187335v1</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 271, pp.107798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Gilevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Baumlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04187317v1</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 842, pp.156735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04417370v1</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">PSDR4 Brie'Eau -Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04362268v1</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Electrochemical analysis of a microbial electrochemical snorkel in laboratory and constructed wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Rogińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perdicakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès du GFP</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02986533v1</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de matériaux d’électrode afin de mettre au point un capteur ampérométrique pour le dosage des ions nitrate dans les eaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High denitrification potential but low nitrous oxide emission in a constructed wetland treating nitrate-polluted agricultural run-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikk Espenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raili Torga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04117511v1</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un capteur ampérométrique pour le suivi en continu des ions nitrate dans les eaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Mutualiser les enjeux territoriaux en contexte de grandes cultures : INSPA, un outil SIG couplant hydrologie et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Électrochimie 2013</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.107819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversité et services écosystémiques des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'eau et écotoxicologie des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cahier Spécial n°5, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les eaux de drainage agricole : du génie hydraulique au génie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.32-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency-domain electromagnetic induction for upscaling greenhouse gas fluxes in two hemiboreal drained peatland forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Pärn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maddison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2020.103944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecodynamics and bioavailability of metal contaminants in a constructed wetland within an agricultural drained catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02614699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of cloud water interception in the canopy vegetation from fog gauge measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gonzalo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Francisco García Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117050v1</w:t>
+                <w:t xml:space="preserve">Marcos Villacís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (18), pp.3191-3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of deep percolation rates below contrasting land covers with a joint canopy and soil model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pryet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones tampons humides artificielles : pour quoi et pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Kchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IngenieurBiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015 (3), pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation and localization of an artificial drainage network by 3D time-lapse electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7366-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term nitrate removal in a buffering pond-reservoir system receiving water from an agricultural drained catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.11.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics and mitigation of six pesticides in a &amp;quot;Wet&amp;quot; forest buffer zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4883-4894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1724-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité des zones tampons humides artificielles pour la dissipation des nitrates et des pesticides dans un contexte de drainage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.40-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.763-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticide de-contamination of surface waters as a wetland ecosystem service in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticide contamination interception strategy and removal efficiency in forest buffer and artificial wetland in a tile-drained agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (9), pp.1289-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.02.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drainage performance assessment in a modernized oasis system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (2), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.1710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of cloud water interception along the windward slope of Santa Cruz Island, Galapagos (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pryet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Fuente Tomai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Villacis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (161), pp.94-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues : interprétation des données de l'observatoire Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, p. 16 - p. 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-design of constructed wetlands to mitigate pesticide pollution in a drained catch-basin : a solution to improve groundwater quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.1655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon availability limits potential denitrification in watercress farm sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological services of artificial wetland for pesticide mitigation. Socio-technical adaptation for watershed management through TRUSTEA project feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.183-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of pipe pressurization on the discharge of a tile drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2008.0152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jankowfsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prömse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2008.0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the sap flow determined with a heat balance method to measure the transpiration of a sugarcane canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanne Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2004.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of surface runoff genesis on a subsurface drained soil affected by surface crusting: A field investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.598-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2005.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ruissellement sur sols drainés : identification des mécanismes de genèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, p. 3 - p. 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction des transferts de crues dans les bassins versants agricoles fortement drainés : état des connaissances et des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, p. 3 - p. 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugarcane transpiration with shallow water-table: sap flow measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanne Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-3774(01)00139-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05303606v1</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intra and interannual dynamics of carbone dioxide flux on a constructed wetland : An Eddy Covariance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05387883v1</w:t>
+              <w:t xml:space="preserve">INTECOL 2025 - 12th Intecol Wetlands Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tartu, Estonia. , p. 264, 2025, Abtract Book - 12th Intecol Wetlands Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04649146v1</w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Meouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des zones humides pour réduire les flux de pesticides : retour sur 10 ans de mesures à Rampillon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05516767v1</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robustness of the nitrate transfer model NIT-DRAIN in an artificially drained agricultural area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04008423v1</w:t>
+              <w:t xml:space="preserve">EGU2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisms and antagonisms in the relationships between agricultural environment, biodiversity and ecological functions in a constructed wetland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04186401v1</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence, biofilm et dynamique des microplastiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04145560v1</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
+                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04188520v1</w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03707118v1</w:t>
+              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aya Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03707549v1</w:t>
+              <w:t xml:space="preserve">46ème congrès du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Étude de matériaux d’électrode afin de mettre au point un capteur ampérométrique pour le dosage des ions nitrate dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03788460v1</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de périodes de vulnérabilité de la biodiversité face aux fluctuations temporelles de contaminants agricoles en zone tampon humide artificielle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Développement d’un capteur ampérométrique pour le suivi en continu des ions nitrate dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 de la société française d’écotoxicologie fondamentale et appliquée à Versailles</w:t>
-[...3335 lines deleted...]
-                <w:t xml:space="preserve">hal-02577916v1</w:t>
+              <w:t xml:space="preserve">Journées d'Électrochimie 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A.-BA du traçage - contexte des ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maitrise. B.A.-BA du traçage - contexte des ponds, France. 2025, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la qualité spermatique chez la dreissène pour le diagnostic de l’écotoxicité de substances chimiques et masses d’eaux continentales : Application au bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, URCA - Université de Reims Champagne-Ardenne. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé - Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Brie'EAU : Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05449215v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] IRSTEA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Brie'EAU : des outils de dialogue territorial pour mutualiser les services écosystémiques (qualité de l'eau et biodiversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Irstea. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation et maîtrise des risques de pollutions diffuses dans un bassin-versant bananier à la Martinique. Intérêt des plantes de couverture et de changements pratiques (2012-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il infiltration verticale sous drainage agricole ? Conséquence pour la recharge de la nappe de Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones humides comme aménagement tampon pour la rétention des contaminants : exemples d'une ancienne cressonnière, d'une tourbière et d'un bassin de stockage d'eau pour l'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] CEMAGREF. 2011, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi du prosulfocarbe en parcelle drainée : site de Bray (37). Saison 2009/2010. Rapport d'exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2010, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retenir de l'eau dans le paysage rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zones humides - épuration des eaux de drainage : Synthèse des travaux de la convention n°105195 Période 2008-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activité 2010. Les zones tampons humides artificielles : Synthèse bibliographique Mise en oeuvre dans le cadre de trois études AAC, Convention MAPRAAT / DGPAAT - Cemagref Convention Agriculture et gestion durable de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones tampons humides artificielles pour réduire les pesticides : Le cas des contextes drainés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opération pilote de prévention de la pollution de la nappe des calcaires de Champigny sur le point d’introduction préférentielle de la pollution diffuse du bosquet des Gouffres de Rampillon. Rapport d’exécution 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2009, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones humides construites et l'épuration des eaux drainées agricoles : Suivi d'un site témoin. Convention 2008-2010 (Rapport intermédiaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opération pilote de prévention de la pollution de la nappe des calcaires de Champigny sur le point d’introduction préférentielle de la pollution diffuse du bosquet des Gouffres de Rampillon. Rapport d’exécution 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des recherches effectuées sur le bassin versant de l'Orgeval, affluent du Grand Morin, sur la thématique ruissellement-érosion. 1962-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2002, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et puits d’eau et de polluants sur des bassins versants élémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dénitrification dans une zone humide construite avec le modèle TIS : méthodologie et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparaison de courantomètres électromagnétiques sur canal de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station des expérimentations hydro-agricoles de Souk Tlet (Maroc) : pour l'acquisition et la diffusion de références sur le drainage et l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13424,2747 +16947,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d'horizon d'une solution fondée sur la nature : la zone tampon humide de Rampillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332209v1</w:t>
-              </w:r>
-[...2275 lines deleted...]
-                <w:t xml:space="preserve">hal-02578947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique à l'implantation des zones tampons humides artificielles (ZTHA) pour réduire les transferts de nitrates et de pesticides dans les eaux de drainage. Version 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berthault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.60, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique à l'implantation des zones tampons humides artificielles (ZTHA) pour réduire les transferts de nitrates et de pesticides dans les eaux de drainage : cas du département de la Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berthault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.35, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des différents termes du bilan hydrique de parcelles agricoles dans le marais de Rochefort en conditions estivales. Rapport final de la convention 02CV035</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16311,51 +17557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bettencourt-Amarante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.11.028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05533515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35722-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bontoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pages" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birmant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.04" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikk Espenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili Torga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.03" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.02" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Drouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4675GZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Francisco Garc&#237;a Vera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villac&#237;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dominguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Vera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kchouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.11.051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1724-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MHVH0TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Aissa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1710" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H80QV4B5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fuente Tomai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villacis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.03.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birmant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1655" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PHN4047-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0152" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Chabot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.12.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61KR18WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.07.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ569NXH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(01)00139-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQW0DJT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Heitzmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117050v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186401v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594672v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588192v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00271003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben A&#239;ssa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouksila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissa Bahri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Slama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587038v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584118v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583911v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582877v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581475v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debbarh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579867v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taky" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Slama" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hachicha" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577916v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Porcheron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595674v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579114v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangeot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Desforges" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599592v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594527v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594528v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599600v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599599v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581149v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600840v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605754v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marcon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berthault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599350v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830372v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaido Soosaar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00271003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben A&#239;ssa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouksila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissa Bahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Slama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debbarh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Slama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hachicha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Porcheron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bettencourt-Amarante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.11.028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606227v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2026.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05533515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141640" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35722-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bontoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196988v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikk Espenberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili Torga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146614" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letournel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pages" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.04" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.03" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.02" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614699v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Drouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4675GZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020284v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Francisco Garc&#237;a Vera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villac&#237;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11228" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dominguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Vera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.11.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603544v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kchouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.11.051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1724-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600826v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597851v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.06.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MHVH0TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Aissa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1710" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H80QV4B5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fuente Tomai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villacis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.03.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birmant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1655" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PHN4047-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0152" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586327v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Chabot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.12.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61KR18WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587030v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.07.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ569NXH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471236v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(01)00139-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQW0DJT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213527v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117511v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Heitzmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449215v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606776v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lovergne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790721v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangeot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Desforges" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594527v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594528v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593027v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581149v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600840v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289242v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595674v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579114v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332209v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605754v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marcon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berthault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599350v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830372v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>