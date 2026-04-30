--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -166,1174 +166,1338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Littérature en langue bretonne des origines à nos jours (Codirection avec Cédric Choplin, Tristan Loarer et Pascal Rannou)</w:t>
+                <w:t xml:space="preserve">Bas les armes, haut les cœurs ! Comment l’exemple du Pays basque dynamise la Bretagne depuis une dizaine d’années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Guillevic</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapurdum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.83-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Choplin</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+                <w:t xml:space="preserve">⟨10.4000/127t8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914476v1</w:t>
+                <w:t xml:space="preserve">hal-05131941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuples en lutte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment La charte “Ya d’ar brezhoneg” est devenue un outil incontournable de la revitalisation et de la normalisation de la langue bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05215299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.7076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chouan et le sauvage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la traduction des manuels d’histoire-géographie en breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05131867v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À tradire. Didactique de la traduction pragmatique et de la communication technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/atradire.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment La charte “Ya d’ar brezhoneg” est devenue un outil incontournable de la revitalisation et de la normalisation de la langue bretonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manquer ou ne pas manquer d’air ? : l’asthme comme marqueur identitaire dans les récits pour la jeunesse en langue bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05131887v1</w:t>
+              <w:t xml:space="preserve">Écrire la nature : du symbolisme à l’écopoétique en littérature/littérature de jeunesse - L’Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Hradec Králové Faculté de Pédagogie, Département de langue et littérature françaises; ALITHILA, Université de Lille, Mar 2026, Hradec Králové, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas les armes, haut les cœurs ! Comment l’exemple du Pays basque dynamise la Bretagne depuis une dizaine d’années</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Littérature jeunesse en breton : d’une sphère l’autre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lapurdum</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05131941v1</w:t>
+              <w:t xml:space="preserve">Sphères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR langues, Université Rennes2, Mar 2023, Rennes (Campus Villejean), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la traduction des manuels d’histoire-géographie en breton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feiz ha Breiz e l'alter-ego protestant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À tradire. Didactique de la traduction pragmatique et de la communication technique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05132002v1</w:t>
+              <w:t xml:space="preserve">colloque du CREDIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux aspects de la littérature en langue bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d'étude " Présence des littératures en langues régionales de France "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le message de l'Easter Week : L'Irlande comme modèle d'émancipation politique et sociale dans l'entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international : Cultures, langues et imaginaires de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp.105-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiz ha Breiz (1865-1884) ou la genèse d'une langue journalistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bretagne linguistique (CRBC Brest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse conjointe des stratégies mobilisées par les élèves pour rendre compte de leur compréhension d’un document sonore en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natahalie Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontre Nationale des LéA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le message de l'Easter Week : L'Irlande comme modèle d'émancipation politique et sociale dans l'entre-deux guerres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Littérature en langue bretonne des origines à nos jours (Codirection avec Cédric Choplin, Tristan Loarer et Pascal Rannou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00625970v1</w:t>
+                <w:t xml:space="preserve">Editions des Montagnes Noires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-494693-11-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feiz ha Breiz e l'alter-ego protestant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Peuples en lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Coadic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TIR, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626025v1</w:t>
+                <w:t xml:space="preserve">hal-05215299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux aspects de la littérature en langue bretonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le chouan et le sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626024v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">TIR. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-917681-15-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de l'interface et de notice pour le dictionnaire multilingue des toponymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, http://www.sites.univ-rennes2.fr/ufr-langues/dinopro/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1343,114 +1507,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des peuples exotiques et des missions dans Feiz ha Breiz (1865-1884)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00370510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1518,51 +1682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1CEF6B"/>
+    <w:nsid w:val="0134701B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1749,51 +1913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-choplin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4663-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillevic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Choplin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loarer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edmontagnesnoires.weebly.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05215299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brezhoneg.org/fr/livres/2324-le-chouan-et-le-sauvage-9782917681152.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127t8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atradire.163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natahalie Cabaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gendron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370510v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-choplin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4663-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127t8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atradire.163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natahalie Cabaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gendron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loarer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edmontagnesnoires.weebly.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05215299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brezhoneg.org/fr/livres/2324-le-chouan-et-le-sauvage-9782917681152.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370510v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>