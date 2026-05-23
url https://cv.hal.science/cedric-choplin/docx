--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -416,511 +416,796 @@
                 <w:t xml:space="preserve">⟨10.56078/atradire.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d’une famille de Basse-Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119-4, pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.2541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manquer ou ne pas manquer d’air ? : l’asthme comme marqueur identitaire dans les récits pour la jeunesse en langue bretonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment rédiger La Littérature en langue bretonne des origines à nos jours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la nature : du symbolisme à l’écopoétique en littérature/littérature de jeunesse - L’Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Hradec Králové Faculté de Pédagogie, Département de langue et littérature françaises; ALITHILA, Université de Lille, Mar 2026, Hradec Králové, République tchèque</w:t>
+              <w:t xml:space="preserve">ReSO – Recherches sur les Suds et les Orients, Université Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yan Lespoux, Feb 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606170v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature jeunesse en breton : d’une sphère l’autre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manquer ou ne pas manquer d’air ? : l’asthme comme marqueur identitaire dans les récits pour la jeunesse en langue bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sphères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR langues, Université Rennes2, Mar 2023, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Écrire la nature : du symbolisme à l’écopoétique en littérature/littérature de jeunesse - L’Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Hradec Králové Faculté de Pédagogie, Département de langue et littérature françaises; ALITHILA, Université de Lille, Mar 2026, Hradec Králové, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606273v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feiz ha Breiz e l'alter-ego protestant</w:t>
+                <w:t xml:space="preserve">Du complexe de minorité chez les écrivains jeunesse en langue bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque du CREDIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, France</w:t>
+              <w:t xml:space="preserve">Voix audibles, langues invisibilisées : quelles reconnaissances et catégorisations pour les langues minor(is)ées dans le monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECLAM, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626025v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux aspects de la littérature en langue bretonne</w:t>
+                <w:t xml:space="preserve">A Brief history of Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'étude " Présence des littératures en langues régionales de France "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Breton week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aberytswyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626027v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le message de l'Easter Week : L'Irlande comme modèle d'émancipation politique et sociale dans l'entre-deux guerres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littérature jeunesse en breton : d’une sphère l’autre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international : Cultures, langues et imaginaires de l'Arc Atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France. pp.105-126</w:t>
+              <w:t xml:space="preserve">Sphères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR langues, Université Rennes2, Mar 2023, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625970v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le message de l'Easter Week : L'Irlande comme modèle d'émancipation politique et sociale dans l'entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international : Cultures, langues et imaginaires de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp.105-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiz ha Breiz e l'alter-ego protestant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque du CREDIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux aspects de la littérature en langue bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d'étude " Présence des littératures en langues régionales de France "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feiz ha Breiz (1865-1884) ou la genèse d'une langue journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretagne linguistique (CRBC Brest)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -930,154 +1215,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse conjointe des stratégies mobilisées par les élèves pour rendre compte de leur compréhension d’un document sonore en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natahalie Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontre Nationale des LéA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1087,534 +1372,1660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature en langue bretonne des origines à nos jours (Codirection avec Cédric Choplin, Tristan Loarer et Pascal Rannou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des Montagnes Noires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-494693-11-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuples en lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Coadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TIR, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chouan et le sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TIR. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-2-917681-15-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de l'interface et de notice pour le dictionnaire multilingue des toponymes</w:t>
+                <w:t xml:space="preserve">Une littérature de jeunesse pour connaître le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626346v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature en langue bretonne des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Montagnes Noires, pp.335-347, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition littéraire en langue bretonne au début du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature en langue bretonne des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Montagnes Noires, pp.307-319, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages dans la littérature jeunesse en breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature en langue bretonne des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Montagnes Noires, pp.324-335, 2024, 978-2-49469-311-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre religion et divertissement (XVIIe-XVIIIe), La littérature des prêtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature en langue bretonne des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Montagnes Noires, pp.41-51, 2024, 978-2-49469-311-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les résultats du Diplôme de Compétence en Langue sur les nouveaux locuteurs du breton. Une première approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME -. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? : Questions politiques, familiales et migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-248, 2021, 978-2-8066-3760-4 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïti ou la Bretagne Noire, histoire d’une solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porto Rico et les caraïbes, Émergence et existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.191-207, 2018, 978-2-343-16293-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stadegoù an Diplom Barregezh war ar Yezh ; ur benveg evit ober gwelloc’h anaoudegezh gant komzerien nevez ar brezhoneg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Francis Favereau = Pennadoù dibabet en enor da Frañsez Favereau = A Festschrift in honour of Professor Favereau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199‑212, 2018, 978-2-36758-074-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiz ha Breiz et les phénomènes migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bretagne, Migrations et identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149 - 164, 2017, 978-2-7535-2799-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pobl Vreizh, le petit frère bretonnant du Peuple breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union démocratique bretonne – Un parti autonomiste dans un État unitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-186, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peuples exotiques et les missions dans Feiz ha Breiz (1865-1884</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la domination à la reconnaissance, Antilles, Afrique et Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-103, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux aspects de la littérature en langue bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d’études médiévales et dialectales de Lille 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre. Présence des littératures contemporaines en langues régionales de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les taolennoù, une pédagogie de la mission en Basse-Bretagne du xviie au xxe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et diffusion du christianisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.91-106, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiz ha Breiz et l’alter-ego protestant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences en mission. Propagandes, conflits, coexistences (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.125-138, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiz ha Breiz (1865-1884) ou la genèse d’une langue journalistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, pp.19-35, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lbl.2112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barzhoniez ha buhez ; barzhoniezh a vuhez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures de Bretagne, mélanges offerts à Yann-Bêr Piriou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-41, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduction de l'interface et de notice pour le dictionnaire multilingue des toponymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, http://www.sites.univ-rennes2.fr/ufr-langues/dinopro/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation des peuples exotiques et des missions dans Feiz ha Breiz (1865-1884)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00370510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1682,51 +3093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0134701B"/>
+    <w:nsid w:val="74BAB869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +3324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-choplin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4663-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127t8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atradire.163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natahalie Cabaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gendron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loarer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edmontagnesnoires.weebly.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05215299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brezhoneg.org/fr/livres/2324-le-chouan-et-le-sauvage-9782917681152.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370510v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-choplin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4663-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127t8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atradire.163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natahalie Cabaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gendron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loarer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edmontagnesnoires.weebly.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05215299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brezhoneg.org/fr/livres/2324-le-chouan-et-le-sauvage-9782917681152.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.2112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370510v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>