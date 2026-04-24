--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -469,3961 +469,4056 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
+                <w:t xml:space="preserve">Local energy trading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Deman</w:t>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Boucher</w:t>
+                <w:t xml:space="preserve">Maurice K. Ekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Djebali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clastres</w:t>
+                <w:t xml:space="preserve">Laura Wangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3280/EFE2023-002004⟩</w:t>
+              <w:t xml:space="preserve">Elgar Encyclopedia of Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Elgar Encyclopedias in Economics and Finance, pp.307-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035310371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327920v1</w:t>
+                <w:t xml:space="preserve">hal-05129180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic pricing efficiency with strategic retailers and consumers: An analytical analysis of short-term market interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2021.105169⟩</w:t>
+              <w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/2, pp.77-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/EFE2023-002004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193212v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effacements de consommation électrique et le surplus des acteurs énergétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic pricing efficiency with strategic retailers and consumers: An analytical analysis of short-term market interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Geoffron</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.9176⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2021.105169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167369v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross subsidies across electricity network users from renewable self-consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les effacements de consommation électrique et le surplus des acteurs énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rebenaque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Solier</w:t>
+                <w:t xml:space="preserve">Patrice Geoffron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilities Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jup.2019.100925⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3ème trimestre (171), pp.9-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.9176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146533v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation asymétrique : un mécanisme de financement des coûts échoués irrécupérables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cross subsidies across electricity network users from renewable self-consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Percebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rebenaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Solier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.261.0089⟩</w:t>
+              <w:t xml:space="preserve">Utilities Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.100925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jup.2019.100925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279582v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Approach to Activating Demand Elasticity with a Demand Response Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La régulation asymétrique : un mécanisme de financement des coûts échoués irrécupérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.10.013⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (1), pp.89-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.261.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222582v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Analytical Approach to Activating Demand Elasticity with a Demand Response Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137266v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand-side management and European environmental and energy goals: an optimal complementary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (April), pp.858-869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00928678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarifications dynamiques et efficacité énergétique : l'apport des Smart Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XLVII (2, Série Energie n° 12), pp.348-363</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.193-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00822731v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart grids : Another step towards competition, energy security and climate change objectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tarifications dynamiques et efficacité énergétique : l'apport des Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLVII (2, Série Energie n° 12), pp.348-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00617702v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal household energy management and economic analysis: from sizing to operation scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Smart grids : Another step towards competition, energy security and climate change objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications in Mechanical Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (9), pp.5399-5408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2011.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00323581v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancillary services and optimal household energy management with PV production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hà Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Hà Pham</w:t>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (1), pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal household energy management and participation in ancillary services with PV production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2009.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of asymmetric regulation on surplus and welfare : the case of gas release programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal household energy management and economic analysis: from sizing to operation scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPEC Energy Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances and Applications in Mechanical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.35-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1753-0237.2009.00168.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00442213v1</w:t>
+                <w:t xml:space="preserve">halshs-00323581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des énergies renouvelables : le débat est aussi économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of asymmetric regulation on surplus and welfare : the case of gas release programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPEC Energy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXXIII (2), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1753-0237.2009.00168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Trades in Energy Communities and Optimal Allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Distribution Network Revenue Recovery and Allocation with Energy Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Decentralized Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie (LERN); NEOMA Business School (the World We Want); Paris School of Economics (Urban New Deal chair), Mar 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">37th Young Energy Economists and Engineers Seminar (YEEES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence School of Regulation, Apr 2026, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539585v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic Trades in Energy Communities and Optimal Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Deman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 INFORMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORMS, Oct 2024, Seattle (USA), Washington, United States</w:t>
+              <w:t xml:space="preserve">2nd Conference on Decentralized Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie (LERN); NEOMA Business School (the World We Want); Paris School of Economics (Urban New Deal chair), Mar 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757381v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Deman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electricity market design – Is a new model emerging?, CEEM International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire European Electricity Markets, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2024 INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORMS, Oct 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174173v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Deman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Global Energy Transition toward decarbonization: a multi-scalar perspective and transformation, 18th IAEE European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jul 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Electricity market design – Is a new model emerging?, CEEM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire European Electricity Markets, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174170v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Deman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Transatlantic Infraday Conference: "Enabling Low Carbon, Smart and Resilient Infrastructures: Emerging challenges for the world ahead"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CentraleSupélec, Nov 2023, Gif-Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">The Global Energy Transition toward decarbonization: a multi-scalar perspective and transformation, 18th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282248v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Deman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid, and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Transatlantic Infraday Conference: "Enabling Low Carbon, Smart and Resilient Infrastructures: Emerging challenges for the world ahead"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CentraleSupélec, Nov 2023, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868245v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidding strategy of storage hydropower in reserve markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEE student workshop 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAEE, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supply of energy services: do local service providers use DSO or telecomunications network ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commodities and energy market organization in the energy transition context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFP Energies Nouvelles, Jun 2018, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid, and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821549v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supply of energy services : Do local service providers use DSO's or Communications'network?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The supply of energy services: do local service providers use DSO or telecomunications network ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Noël Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforming energy markets, 41st IAEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economists, Jun 2018, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Commodities and energy market organization in the energy transition context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFP Energies Nouvelles, Jun 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822922v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Grids And Flexibility Provision: Which Specific Value Of Flexibility Services By Decentralised Demand-Response Products In Active Distribution Grids?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The supply of energy services : Do local service providers use DSO's or Communications'network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Noël Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Geoffron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements of a new target model for european electricity markets: Towards a sustainable division of labour between regulation and market coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Dauphine, Chaire European Electricity Markets, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Transforming energy markets, 41st IAEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economists, Jun 2018, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252098v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement de la «Demand Response» et des réseaux intelligents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Smart Grids And Flexibility Provision: Which Specific Value Of Flexibility Services By Decentralised Demand-Response Products In Active Distribution Grids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Geoffron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies bas carbone : enjeux, challenges et opportunités : conférence annuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des économistes de l'énergie, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Elements of a new target model for european electricity markets: Towards a sustainable division of labour between regulation and market coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Dauphine, Chaire European Electricity Markets, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847899v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach for elasticity of demand activation with demand response mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le déploiement de la «Demand Response» et des réseaux intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie de l'effacement dans les marchés électriques : Séminaire de recherches PSL en économie de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mines-ParisTech, Paris-Dauphine et Paris-Sciences-Lettres, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Les technologies bas carbone : enjeux, challenges et opportunités : conférence annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des économistes de l'énergie, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252111v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Approach for elasticity of demand activation with Demand response Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An analytical approach for elasticity of demand activation with demand response mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; the economy: 37th IAEE International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">L'économie de l'effacement dans les marchés électriques : Séminaire de recherches PSL en économie de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mines-ParisTech, Paris-Dauphine et Paris-Sciences-Lettres, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252105v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric regulation and stranded costs in energy markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Analytical Approach for elasticity of demand activation with Demand response Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd annual meeting of the french Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Energy &amp; the economy: 37th IAEE International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00839271v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des réseaux intelligents – Smartgrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymmetric regulation and stranded costs in energy markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan des débats sur la politique énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association for Energy Economics, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">62nd annual meeting of the french Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252114v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand side management in an integrated electricity market: what are the impacts on generation and environmental concerns ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le développement des réseaux intelligents – Smartgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on the European Energy Market (EEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Stockholm, Sweden. pp.1-8</w:t>
+              <w:t xml:space="preserve">Bilan des débats sur la politique énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association for Energy Economics, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00839116v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Union energy security: the challenges of liberalisation in a risk-prone international environment Society</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Demand side management in an integrated electricity market: what are the impacts on generation and environmental concerns ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on the European Energy Market (EEM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on the European Energy Market (EEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Stockholm, Sweden. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00787123v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity release, asymmetric regulation and competition in Energy markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">European Union energy security: the challenges of liberalisation in a risk-prone international environment Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEM 11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on the European Energy Market (EEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Florence, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEM.2012.6254676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00641675v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet intégrateur &amp;quot;Efficacité énergétique dans l'habitat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Capacity release, asymmetric regulation and competition in Energy markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EEM 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Zagreb, Croatia. pp.704-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611615v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00641675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de l'optimisation pour le dimensionnement et les études de faisabilité de systèmes multi-sources électriques dans le bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Projet intégrateur &amp;quot;Efficacité énergétique dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joussellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teninge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2008 (International Building Performance Simulation Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+              <w:t xml:space="preserve">CETSIS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359746v1</w:t>
+                <w:t xml:space="preserve">hal-00611615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre de l'optimisation pour le dimensionnement et les études de faisabilité de systèmes multi-sources électriques dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hà Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBPSA 2008 (International Building Performance Simulation Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A surplus and welfare analysis of asymmetric regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IAEE International Conference proceedings - Bridging Energy Supply and Demand : Logistics, Competition and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00315394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local energy trading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Low Carbon Economy and Smart Grids (Chapter 14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Geoffron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ugur Soytas; Ramazan Sari. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elgar Encyclopedia of Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4337/9781035310371⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 14, 2019, 9781315459653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315459653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129180v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Carbon Economy and Smart Grids (Chapter 14)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Connection to the decentralized production network: regulatory and economic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ugur Soytas; Ramazan Sari. </w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadjsaïd, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Energy Economics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electric distribution networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.123-160, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328667v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00606153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connection to the decentralized production network: regulatory and economic aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Raccordement au réseau de la production décentralisée. Aspects réglementaires et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Ruiz Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hadjsaïd, Nouredine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science/Lavoisier, pp.151-188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4433,329 +4528,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarifications dynamiques et efficacité énergétique et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00812710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisation et sécurité énergétique dans l'Union européenne. Succès et questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00735610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux intelligents : régulation, investissement et gestion de la demande électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00539818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité énergétique de l'Union européenne : les enjeux de la libéralisation dans un environnement international risqué.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00377932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4765,505 +4860,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailers' strategies facing demand response and markets interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provision of Demand Response from the prosumers in multiple markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rebenaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets en termes de surplus de l'effacement dans les réseaux électriques intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Geoffron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross subsidies across network users: renewable self-consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Percebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rebenaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Solier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régulations asymétriques dans les marchés énergétiques : efficacité, collusion et financement des coûts échoués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical approach for elasticity of demand activation with demand response mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01019679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5273,100 +5368,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gas release comme facteur d'incitation à la concurrence dans l'industrie gazière européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Montpellier I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00470409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5376,105 +5471,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrence, régulation et insertion des nouvelles technologies de l'énergie dans les marchés énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Faculté d’Economie de Grenoble, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01870154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5621,51 +5716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cedric.clastres@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Deman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2023-002004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Geoffron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebenaque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2019.100925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.261.0089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.10.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.05.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323576v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.08.025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-0237.2009.00168.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wangen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal S. Siddiqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Bernal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2012.6254676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teninge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice K. Ekoue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035310371" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315459653" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315459653" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz Gomez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jochem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800264v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01870154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cedric.clastres@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice K. Ekoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wangen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035310371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Deman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2023-002004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Geoffron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebenaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2019.100925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.261.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.05.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323576v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.08.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-0237.2009.00168.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal S. Siddiqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2012.6254676" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teninge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315459653" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315459653" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz Gomez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jochem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800264v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01870154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>