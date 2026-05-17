--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1205,226 +1205,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-side management and European environmental and energy goals: an optimal complementary approach</w:t>
+                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.193-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00928678v1</w:t>
+                <w:t xml:space="preserve">hal-01137266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
+                <w:t xml:space="preserve">Demand-side management and European environmental and energy goals: an optimal complementary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (April), pp.858-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137266v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00928678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarifications dynamiques et efficacité énergétique : l'apport des Smart Grids</w:t>
               </w:r>
@@ -1564,546 +1564,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00617702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancillary services and optimal household energy management with PV production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal household energy management and economic analysis: from sizing to operation scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">F. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">S. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (1), pp.55-64</w:t>
+              <w:t xml:space="preserve">Advances and Applications in Mechanical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.35-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539278v1</w:t>
+                <w:t xml:space="preserve">halshs-00323581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal household energy management and participation in ancillary services with PV production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2009.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal household energy management and economic analysis: from sizing to operation scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancillary services and optimal household energy management with PV production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Bacha</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hà Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications in Mechanical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.35-68</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00323581v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des énergies renouvelables : le débat est aussi économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of asymmetric regulation on surplus and welfare : the case of gas release programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menanteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clastres</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPEC Energy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXXIII (2), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1753-0237.2009.00168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343551v1</w:t>
+                <w:t xml:space="preserve">halshs-00442213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of asymmetric regulation on surplus and welfare : the case of gas release programmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intégration des énergies renouvelables : le débat est aussi économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPEC Energy Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00442213v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2724,269 +2724,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidding strategy of storage hydropower in reserve markets</w:t>
+                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEE student workshop 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAEE, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid, and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868284v1</w:t>
+                <w:t xml:space="preserve">hal-03868245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
+                <w:t xml:space="preserve">Bidding strategy of storage hydropower in reserve markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guerard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid, and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">AEE student workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAEE, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868245v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The supply of energy services: do local service providers use DSO or telecomunications network ?</w:t>
               </w:r>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity release, asymmetric regulation and competition in Energy markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEM 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Zagreb, Croatia. pp.704-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3963,230 +3963,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de l'optimisation pour le dimensionnement et les études de faisabilité de systèmes multi-sources électriques dans le bâtiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A surplus and welfare analysis of asymmetric regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2008 (International Building Performance Simulation Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+              <w:t xml:space="preserve">31st IAEE International Conference proceedings - Bridging Energy Supply and Demand : Logistics, Competition and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359746v1</w:t>
+                <w:t xml:space="preserve">halshs-00315394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surplus and welfare analysis of asymmetric regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre de l'optimisation pour le dimensionnement et les études de faisabilité de systèmes multi-sources électriques dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hà Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IAEE International Conference proceedings - Bridging Energy Supply and Demand : Logistics, Competition and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.1-17</w:t>
+              <w:t xml:space="preserve">IBPSA 2008 (International Building Performance Simulation Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00315394v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection to the decentralized production network: regulatory and economic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,51 +4424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccordement au réseau de la production décentralisée. Aspects réglementaires et économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Ruiz Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5716,51 +5716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cedric.clastres@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice K. Ekoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wangen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035310371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Deman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2023-002004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Geoffron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebenaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2019.100925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.261.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.05.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323576v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.08.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-0237.2009.00168.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal S. Siddiqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2012.6254676" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teninge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315459653" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315459653" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz Gomez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jochem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800264v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01870154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cedric.clastres@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice K. Ekoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wangen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035310371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Deman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2023-002004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Geoffron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebenaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2019.100925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.261.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.05.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323576v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.08.025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-0237.2009.00168.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal S. Siddiqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2012.6254676" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teninge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315459653" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315459653" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Ruiz Gomez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jochem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800264v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01870154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>