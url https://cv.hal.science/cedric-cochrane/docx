--- v0 (2026-05-06)
+++ v1 (2026-05-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric COCHRANE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dry electrodes and impedance variations across different electrostimulation modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhaib Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, J. Ind. Text., 55, pp.1-45. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15280837251346787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive printed thermoplastic polyurethane nanofibers for air filter clogging detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Textile Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of the Textile Institute, -, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00405000.2025.2498680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVAC filters clogging detection using electrospun sensory membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeen El Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (8), pp.085021. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/adf9a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Screen‐Printed Conductive Inks for Sustainable and High‐Performance E‐Textiles: Innovations, Challenges, and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Batine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Boumegnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (20), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202501322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and reliability performance evaluation of electro-spun strain sensing membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. U. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Smart Mater. Struct., 33, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad70e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Sensitive Electrospun Sensory Membrane for Low-Speed Air Flow Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IEEE Sens. J., 23, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3309894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable piezoresistive textile yarn strain transducer for low deformation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 363, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2023.114755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile dual-band NFC-A4WP (13.56–6.78 MHz) combiner for wireless energy and data transmission for connected clothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5613. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31832-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of conductive inks printable on textiles for electronic applications: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Boumegnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Textile Progress, 54, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00405167.2021.2094135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart E-Textile Systems: A Review for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. U. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Electronics, 11, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11010099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wash Analyses of Flexible and Wearable Printed Circuits for E-Textiles and Their Prediction of Damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Electronics, 10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-Resistive Properties of Bio-Based Sensor Yarn Made with Sisal Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4083. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Textile Systems Reliability Assessment-A Miniaturized Accelerometer Used to Investigate Damage during Their Washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sensors, 21, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local measurement of dynamic strain of impacted woven structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sensors and Actuators A: Physical, 332, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2021.113159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable temperature sensor for human body temperature detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Arman Kuzubasoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senem Kursun Bahadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Mater. Sci.-Mater. Electron., Volume 32, pp.4784-4797. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-020-05217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Piezoresistive Sensor Yarn to Monitor Local Fabric Elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barthod-Malat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Textiles, 1 (2), pp.170-184. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1020008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In‐situ Raman monitoring of the poly(vinylidene fluoride) crystalline structure during a melt‐spinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talbourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic-components less fully textile multiple resonant combiners for body-centric near field communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2159. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81246-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Based Three-Layer Robust Flexible and Stable Electrochromic Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarish Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Access, 8, pp.182918-182929. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3028655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile NFC antenna for power and data transmission across clothes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), 085017, 8 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab8a6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Washing Damage to Textile ECG Dry Skin Electrodes, Embroidered and Fabric-Based; set up of Equivalent Laboratory Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sensors, 20 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20051272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Embroidered Circuit Board From Conductive Yarns for E-Textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ismar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Access, 8, pp.155329-155336. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3018759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Electrical Characterization of PVDF Textile Filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boudriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.1333-1339. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-019-8519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launderability of Conductive Polymer Yarns Used for Connections of E-textile Modules: Mechanical Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Fibers and Polymers, 20, pp.2355-2366. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-019-9325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water and Chemical Stresses on the Silver Coated Polyamide Yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ismar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Fibers and Polymers, 20, pp.2604-2610. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-019-9266-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Connect Conductive Flexible Textile Tracks to Skin Electrocardiography Electrodes and Protect Them Against Washing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amale Ankhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IEEE Sensors Journal, 19 (24), pp.11995-12002. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2938333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile split ring resonator antenna integrated by embroidery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-Rami Djouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Electronics Letters, 55 (9), pp.508-510. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2019.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol to assess the quality of transmission lines within smart textile structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziye Atakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Acikgoz Tufan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senem Kursun Bahadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Measurement, 152, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2019.107194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous sensors to help the monitoring of weaving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trifigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, -, -, pp.375-400. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100574-3.00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interlock design 100% PVDF piezoelectric to improve energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talbourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Materials and Structures, 27, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aab865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pass Sub-mm Wave Filtering by Woven Textile Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.427-433. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2018.2844096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doehlert experimental design applied to optimization of light emitting textile structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline forms of PVDF fiber filled with clay components along processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boudriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (14), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental phase-advance in woven textile metasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Sadaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lheurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physics Letters, 107 (20), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Emitting Fabric Technologies for Photodynamic Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Betrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01115477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-conductive sensors and heating elements based on conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clothing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09556220910933808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a flexible strain sensor adapted to textiles based on a conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Inventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a flexible strain sensor for textile structures based on a conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.473-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing textile thread transducers for airflow measurement and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.34, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3050440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of forces on a parachute canopy and ist suspension lines - Connectivity and wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUXDEFENSE2024 – 4th World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Piezoresistive Sensors for Measuring Elongation Of Parachute Canopy Fabric and Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ueda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-textiles for monitoring: Elongation sensors, Electrodes, and garment tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ueda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'un vêtement pour la prédiction de son usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024 - 2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Sensory Array for Accurate, Long-Lasting, and Reliable Position and Wide-Range Pressure Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electrospun Membrane for Comprehensive Strain Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahooh Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile thread piezoresistive transducer for airflow characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles 2024: International Conference on the Challenges, Opportunities, Innovations and Applications in Electronic Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between experimentale thermal resistances and various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Bourrilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Champigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUXDEFENSE2024 – 4th World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Textile Dry Electrodes Compatible with a Strong Magnetic Field and Skin-to-Electrode Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina-Sadat Laghaei Khoulenjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrugated lines integrated in textile for body sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Konçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France. pp.Poster 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split ring resonator antennas for smart textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Djouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the power transfer and electrical performances of an embroidered textile loop antenna for near field communication (NFC) application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Stathopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Textiles &amp; Mass Customisation, ITMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/827/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEREST OF IN SITU-RAMAN SPECTROSCOPY IN THE OPTIMIZATION OF PIEZOELECTRIC FIBERS FOR THE DEVELOPMENT OF ENERGY HARVESTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talbourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autex 2019 - 19th World Textile Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, GENT (Ghent), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile sensors based on nano composite conductive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Avantex-Symposium for Innovative Apparel Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-conductive sensors and heating textile elements based on a carbon black conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Technical Textiles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain sensors for textiles based on nano composite conductive polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Textile Conference, AUTEX 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions climatiques sur les capteurs textiles à base de matériau conducteur nano composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un capteur d'allongement souple, compatible textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un capteur d'allongement souple, compatible textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hainova® Micro Nano - « Des Nanos pour Grandir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano composite material sensors for textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Textile Conference, AUTEX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Raleigh, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of forces on a parachute canopy and its suspension lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un jumeau numérique &amp;quot;vêtement&amp;quot; : détection & prédiction des événements du cycle d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorant.es ADEME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Utilization of Sensors for Tracking and Identifying Usage Phases of Textile Articles: An Initial Step Towards Lifespan Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ueda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d’un vêtement pour la prédiction de son usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanoscale piezoelectric measurements on single PVDF textile filament»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rochelle, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex shaped-reinforced thermoplastic composite part made of commingled yarns with an integrated sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Textiles and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladan Koncar, pp.353-374, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100574-3.00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Emitting Woven Fabric for Treatment with Photodynamic Therapy and Monitoring of Actinic Keratosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomedicine - Advances in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/64997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-emitting fabrics for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Smart Medical Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-194, 2016, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-379-9.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Conductive Sensors and Heating Elements Based on Conductive Polymer Composites in Woven Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Nauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vassiliadis, Savvas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modern Woven Fabrics Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, -, IntechOpen, pp.3-22, 2011, 978-953-307-337-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart textiles in automotive interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shishoo, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Advances in the Automotive Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, Science direct; Woodhead Publishing Ltd, pp.172-197, 2008, 978-1-84569-331-2. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845695040.2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipurpose textile-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattila H.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Textiles and Clothing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Ltd, Cambridge, UK, pp.324-341, 2006, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845691622.3.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure d'allongement pour voilure de parachute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science Case for Spacecraft Exploration of the Uranian Satellites A Science White Paper for the Planetary Science and Astrobiology Decadal Survey 2023-2032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe B Beddingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric COCHRANE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dry electrodes and impedance variations across different electrostimulation modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhaib Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, J. Ind. Text., 55, pp.1-45. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15280837251346787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive printed thermoplastic polyurethane nanofibers for air filter clogging detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Textile Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of the Textile Institute, -, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00405000.2025.2498680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Screen‐Printed Conductive Inks for Sustainable and High‐Performance E‐Textiles: Innovations, Challenges, and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Batine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Boumegnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (20), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202501322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVAC filters clogging detection using electrospun sensory membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeen El Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (8), pp.085021. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/adf9a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and reliability performance evaluation of electro-spun strain sensing membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. U. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Smart Mater. Struct., 33, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad70e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Properties and Inkjet Printability of a Green Silver-Based Conductive Ink for Wearable Flexible Textile Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Boumegnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Douhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Batine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24092938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Sensitive Electrospun Sensory Membrane for Low-Speed Air Flow Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IEEE Sens. J., 23, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3309894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable piezoresistive textile yarn strain transducer for low deformation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 363, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2023.114755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile dual-band NFC-A4WP (13.56–6.78 MHz) combiner for wireless energy and data transmission for connected clothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5613. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31832-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart E-Textile Systems: A Review for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. U. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Electronics, 11, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11010099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of conductive inks printable on textiles for electronic applications: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Boumegnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Textile Progress, 54, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00405167.2021.2094135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-Resistive Properties of Bio-Based Sensor Yarn Made with Sisal Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4083. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local measurement of dynamic strain of impacted woven structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sensors and Actuators A: Physical, 332, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2021.113159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Textile Systems Reliability Assessment-A Miniaturized Accelerometer Used to Investigate Damage during Their Washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sensors, 21, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable temperature sensor for human body temperature detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Arman Kuzubasoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senem Kursun Bahadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Mater. Sci.-Mater. Electron., Volume 32, pp.4784-4797. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-020-05217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Piezoresistive Sensor Yarn to Monitor Local Fabric Elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barthod-Malat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Textiles, 1 (2), pp.170-184. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1020008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wash Analyses of Flexible and Wearable Printed Circuits for E-Textiles and Their Prediction of Damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Electronics, 10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic-components less fully textile multiple resonant combiners for body-centric near field communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2159. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81246-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In‐situ Raman monitoring of the poly(vinylidene fluoride) crystalline structure during a melt‐spinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talbourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile NFC antenna for power and data transmission across clothes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), 085017, 8 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab8a6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Based Three-Layer Robust Flexible and Stable Electrochromic Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarish Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Access, 8, pp.182918-182929. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3028655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Washing Damage to Textile ECG Dry Skin Electrodes, Embroidered and Fabric-Based; set up of Equivalent Laboratory Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sensors, 20 (5), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20051272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Embroidered Circuit Board From Conductive Yarns for E-Textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ismar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Access, 8, pp.155329-155336. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3018759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile split ring resonator antenna integrated by embroidery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-Rami Djouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Electronics Letters, 55 (9), pp.508-510. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2019.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water and Chemical Stresses on the Silver Coated Polyamide Yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ismar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Fibers and Polymers, 20, pp.2604-2610. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-019-9266-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Connect Conductive Flexible Textile Tracks to Skin Electrocardiography Electrodes and Protect Them Against Washing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amale Ankhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IEEE Sensors Journal, 19 (24), pp.11995-12002. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2938333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launderability of Conductive Polymer Yarns Used for Connections of E-textile Modules: Mechanical Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Fibers and Polymers, 20, pp.2355-2366. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-019-9325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Electrical Characterization of PVDF Textile Filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boudriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.1333-1339. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-019-8519-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol to assess the quality of transmission lines within smart textile structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziye Atakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Acikgoz Tufan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahood Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senem Kursun Bahadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Measurement, 152, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2019.107194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous sensors to help the monitoring of weaving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trifigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, -, -, pp.375-400. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100574-3.00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interlock design 100% PVDF piezoelectric to improve energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talbourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Materials and Structures, 27, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aab865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pass Sub-mm Wave Filtering by Woven Textile Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.427-433. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2018.2844096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doehlert experimental design applied to optimization of light emitting textile structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline forms of PVDF fiber filled with clay components along processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boudriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (14), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental phase-advance in woven textile metasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Sadaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lheurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physics Letters, 107 (20), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Emitting Fabric Technologies for Photodynamic Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Betrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01115477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-conductive sensors and heating elements based on conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clothing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09556220910933808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a flexible strain sensor adapted to textiles based on a conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Inventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a flexible strain sensor for textile structures based on a conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.473-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing textile thread transducers for airflow measurement and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.34, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3050440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Piezoresistive Sensors for Measuring Elongation Of Parachute Canopy Fabric and Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ueda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'un vêtement pour la prédiction de son usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024 - 2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-textiles for monitoring: Elongation sensors, Electrodes, and garment tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ueda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of forces on a parachute canopy and ist suspension lines - Connectivity and wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUXDEFENSE2024 – 4th World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electrospun Membrane for Comprehensive Strain Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parian Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahooh Uz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mohsenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Sensory Array for Accurate, Long-Lasting, and Reliable Position and Wide-Range Pressure Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile thread piezoresistive transducer for airflow characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles 2024: International Conference on the Challenges, Opportunities, Innovations and Applications in Electronic Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between experimentale thermal resistances and various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Bourrilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Champigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUXDEFENSE2024 – 4th World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Textile Dry Electrodes Compatible with a Strong Magnetic Field and Skin-to-Electrode Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina-Sadat Laghaei Khoulenjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrugated lines integrated in textile for body sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Konçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France. pp.Poster 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split ring resonator antennas for smart textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Djouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the power transfer and electrical performances of an embroidered textile loop antenna for near field communication (NFC) application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Stathopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Textiles &amp; Mass Customisation, ITMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/827/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEREST OF IN SITU-RAMAN SPECTROSCOPY IN THE OPTIMIZATION OF PIEZOELECTRIC FIBERS FOR THE DEVELOPMENT OF ENERGY HARVESTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talbourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autex 2019 - 19th World Textile Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, GENT (Ghent), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-conductive sensors and heating textile elements based on a carbon black conductive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Technical Textiles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile sensors based on nano composite conductive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Avantex-Symposium for Innovative Apparel Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain sensors for textiles based on nano composite conductive polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Textile Conference, AUTEX 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions climatiques sur les capteurs textiles à base de matériau conducteur nano composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un capteur d'allongement souple, compatible textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hainova® Micro Nano - « Des Nanos pour Grandir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un capteur d'allongement souple, compatible textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano composite material sensors for textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Textile Conference, AUTEX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Raleigh, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of forces on a parachute canopy and its suspension lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un jumeau numérique &amp;quot;vêtement&amp;quot; : détection & prédiction des événements du cycle d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorant.es ADEME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Utilization of Sensors for Tracking and Identifying Usage Phases of Textile Articles: An Initial Step Towards Lifespan Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ueda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d’un vêtement pour la prédiction de son usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanoscale piezoelectric measurements on single PVDF textile filament»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rochelle, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex shaped-reinforced thermoplastic composite part made of commingled yarns with an integrated sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Textiles and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladan Koncar, pp.353-374, 2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100574-3.00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Emitting Woven Fabric for Treatment with Photodynamic Therapy and Monitoring of Actinic Keratosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomedicine - Advances in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/64997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-emitting fabrics for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Smart Medical Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-194, 2016, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-379-9.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Conductive Sensors and Heating Elements Based on Conductive Polymer Composites in Woven Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Nauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vassiliadis, Savvas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modern Woven Fabrics Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, -, IntechOpen, pp.3-22, 2011, 978-953-307-337-8. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart textiles in automotive interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shishoo, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Advances in the Automotive Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, Science direct; Woodhead Publishing Ltd, pp.172-197, 2008, 978-1-84569-331-2. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845695040.2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipurpose textile-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattila H.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Textiles and Clothing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Ltd, Cambridge, UK, pp.324-341, 2006, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845691622.3.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure d'allongement pour voilure de parachute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science Case for Spacecraft Exploration of the Uranian Satellites A Science White Paper for the Planetary Science and Astrobiology Decadal Survey 2023-2032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe B Beddingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05291527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaib Hassan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Tao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kashita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837251346787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Raza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2498680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Batine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boumegnane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohamadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Zaman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad70e2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3309894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04253877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hankai Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114755" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31832-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405167.2021.2094135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11010099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahood Uz Zaman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111362" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Samouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020605" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Watel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Arman Kuzubasoglu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Sayar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senem Kursun Bahadir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-05217-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthod-Malat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1020008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Talbourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81246-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarish Dubey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028655" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab8a6d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ismar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dassonville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3018759" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boudriaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-8519-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04483909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-9325-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-9266-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Ankhili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2938333" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02474158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Hao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine-Rami Djouadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.0625" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Atakan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Acikgoz Tufan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107194" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trifigny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100574-3.00017-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Devaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aab865" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2844096" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Oguz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36H17Z80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43244" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3DJ1W3D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sadaune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935986" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01115477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochrane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lewandowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boussu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09556220910933808" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050440" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dormois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04934089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jayat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benkirane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomassey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Giraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahooh Uz Zaman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Champigny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina-Sadat Laghaei Khoulenjani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaddar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#231;ar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Djouadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Vassiliadis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stathopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/827/1/012030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285237v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243999v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloncle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243998v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04934334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831297v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudriaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100574-3.00016-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64997" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lesage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-379-9.00008-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Cristian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nauman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18274" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewandowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845695040.2.172" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845691622.3.324" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285736v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Cartwright" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe B Beddingfield" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nordheim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Grundy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05291527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaib Hassan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Tao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kashita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837251346787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Raza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2498680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Batine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boumegnane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohamadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Zaman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad70e2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Douhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dormois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092938" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3309894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04253877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hankai Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31832-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11010099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405167.2021.2094135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Samouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Watel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahood Uz Zaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020605" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Arman Kuzubasoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Sayar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senem Kursun Bahadir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-05217-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthod-Malat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1020008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111362" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81246-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Talbourdet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab8a6d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarish Dubey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028655" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ismar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dassonville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3018759" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02474158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Hao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine-Rami Djouadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.0625" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-9266-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Ankhili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2938333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04483909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-9325-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boudriaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-8519-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Atakan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Acikgoz Tufan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107194" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trifigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100574-3.00017-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Devaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aab865" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huppe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2844096" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Oguz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.01.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36H17Z80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3DJ1W3D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sadaune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935986" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01115477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochrane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lewandowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boussu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09556220910933808" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050440" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04934089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jayat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benkirane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomassey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831327v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahooh Uz Zaman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eliot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Giraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Champigny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina-Sadat Laghaei Khoulenjani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaddar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#231;ar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Djouadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343250v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Vassiliadis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stathopoulos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/827/1/012030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloncle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244001v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947499v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04934334v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudriaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100574-3.00016-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64997" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lesage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-379-9.00008-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Cristian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nauman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18274" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewandowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845695040.2.172" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577014v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845691622.3.324" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017585v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Cartwright" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe B Beddingfield" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nordheim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Grundy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>