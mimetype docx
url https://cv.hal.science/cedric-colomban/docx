--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -993,311 +993,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Oxidative Activation of Fluorinated Aromatic Compounds by N‐Bridged Diiron‐Phthalocyanine: What Determines the Reactivity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gourab Mukherjee</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chivukula Sastri</w:t>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sorokin</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (63), pp.14320-14331. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201902934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381523v1</w:t>
+                <w:t xml:space="preserve">hal-02098280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of Oxidative Activation of Fluorinated Aromatic Compounds by N‐Bridged Diiron‐Phthalocyanine: What Determines the Reactivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
+                <w:t xml:space="preserve">Anthonio Tobing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+                <w:t xml:space="preserve">Gourab Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brotin</w:t>
+                <w:t xml:space="preserve">Chivukula Sastri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (63), pp.14320-14331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129474v1</w:t>
+                <w:t xml:space="preserve">hal-02381523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1306,132 +1306,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1450,699 +1450,699 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (10), pp.2081-2099. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gege Qiu</w:t>
+                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc07244f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368870v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Long</w:t>
+                <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (94), pp.14158-14161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc07244f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098280v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Cofacial Zinc-Porphyrin Supramolecular Nanocapsules as Tuneable 1 O 2 Photosensitizers</w:t>
+                <w:t xml:space="preserve">Comparison of μ-nitrido diiron phthalocyanine – H 2 O 2 and Fenton systems in transformation of poly- and perfluorinated aromatics does not support the involvement of hydroxyl radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201705531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1467009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855930v1</w:t>
+                <w:t xml:space="preserve">hal-01855939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Zn-, Cu-, and Fe-Coordination Complexes Confined in a Self-Assembled Nanocage</w:t>
+                <w:t xml:space="preserve">Self-Assembled Cofacial Zinc-Porphyrin Supramolecular Nanocapsules as Tuneable 1 O 2 Photosensitizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Fuertes-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina García-Simón</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02852⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (17), pp.4371 - 4381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855934v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of μ-nitrido diiron phthalocyanine – H 2 O 2 and Fenton systems in transformation of poly- and perfluorinated aromatics does not support the involvement of hydroxyl radicals</w:t>
+                <w:t xml:space="preserve">Design of Zn-, Cu-, and Fe-Coordination Complexes Confined in a Self-Assembled Nanocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Martin-Diaconescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Parella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (7), pp.3529 - 3539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1467009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855939v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) complexes of N 3 O ligands as models for galactose oxidase: Effect of variation of steric bulk of coordinated phenoxyl moiety on the radical stability and spectroscopy</w:t>
               </w:r>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (13), pp.3016 - 3022. </w:t>
@@ -2405,51 +2405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of μ-nitrido, μ-carbido and μ-oxo dimers of iron octapropylporphyrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Kudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,609 +2520,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Absorption and Emission Spectroscopies of X-Bridged Diiron Phthalocyanine Complexes (FePc) 2 X (X = C, N, O) Combined with DFT Study of (FePc) 2 X and Their High-Valent Diiron Oxo Complexes</w:t>
+                <w:t xml:space="preserve">Degradation of chlorinated phenols in water in the presence of H2O2 and water-soluble μ-nitrido diiron phthalocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Kudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501463q⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 235, pp.14 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921803v1</w:t>
+                <w:t xml:space="preserve">hal-01855998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of chlorinated phenols in water in the presence of H2O2 and water-soluble μ-nitrido diiron phthalocyanine</w:t>
+                <w:t xml:space="preserve">Catalytic Defluorination of Perfluorinated Aromatics under Oxidative Conditions Using N-Bridged Diiron Phthalocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Kudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sorokin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (32), pp.11321-11330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja505437h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01855998v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Defluorination of Perfluorinated Aromatics under Oxidative Conditions Using N-Bridged Diiron Phthalocyanine</w:t>
+                <w:t xml:space="preserve">Iron Phthalocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja505437h⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (17), pp.2521 - 2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1379007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921809v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Phthalocyanine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkenylphosphonates: unexpected products from reactions of methyl 2-[(diethoxyphosphoryl)methyl]benzoate under Horner–Wadsworth–Emmons conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynton Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (17), pp.2521 - 2522. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1379007⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Paul Teesdale-Spittle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1ob05506b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3132,100 +2998,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défluoration oxydante des aromatiques per- et polyfluorés catalysée par des complexes binucléaires à fer hémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université Claude Bernard - Lyon I, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LYO10254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3235,105 +3101,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseurs bio-inspirés confinés : se rapprocher de certaines propriétés clés des métalloenzymes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Aix-Marseile Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05055586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3480,51 +3346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarkin Aybars &#199;etin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gimeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Pujals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonio Tobing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Mukherjee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chivukula Sastri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fuertes-Espinosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goeb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Costas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705531" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1467009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Kudrik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03207a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Shwarbrick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501463q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8LX5NX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505437h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Baird" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Turner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teesdale-Spittle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harvey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05506b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10254" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarkin Aybars &#199;etin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gimeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Pujals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonio Tobing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Mukherjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chivukula Sastri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1467009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fuertes-Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Costas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Kudrik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03207a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8LX5NX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505437h" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Baird" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Turner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teesdale-Spittle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harvey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05506b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10254" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>