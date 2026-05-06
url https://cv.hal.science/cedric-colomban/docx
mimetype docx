--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -72,1112 +72,1112 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+                <w:t xml:space="preserve">A pH-Responsive Cu-Corrole-Based Cage That Reversibly Encapsulates Fullerene in a Shapeshifting Low-Symmetry Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donglin Diao</w:t>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+                <w:t xml:space="preserve">Tània Pèlachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Chaussy</w:t>
+                <w:t xml:space="preserve">Paul-Gabriel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+                <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavi Ribas</w:t>
+                <w:t xml:space="preserve">Marc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 148 (15), pp.15761-15770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c21440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+                <w:t xml:space="preserve">hal-05593467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donglin Diao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047768v1</w:t>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donglin Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789423v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03175776v1</w:t>
+                <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.599893⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (18), pp.2281-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153583v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (7), pp.4706-4711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.9b03429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Dynamic Reconstruction of C 60 , C 70 , and (C 59 N) 2 Encapsulation into an Adaptable Supramolecular Nanocapsule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (37), pp.16051-16063. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c07591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.599893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959688v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Dynamic Reconstruction of C 60 , C 70 , and (C 59 N) 2 Encapsulation into an Adaptable Supramolecular Nanocapsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
+                <w:t xml:space="preserve">Cristina García-Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Yarkin Aybars Çetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+                <w:t xml:space="preserve">Ana Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Míriam Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (37), pp.16051-16063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c07591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098280v1</w:t>
+                <w:t xml:space="preserve">hal-02959688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Oxidative Activation of Fluorinated Aromatic Compounds by N‐Bridged Diiron‐Phthalocyanine: What Determines the Reactivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonio Tobing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,1734 +1261,1868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Duprat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098293v1</w:t>
+                <w:t xml:space="preserve">hal-02129474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110985v1</w:t>
+                <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (10), pp.2081-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129474v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (94), pp.14158-14161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cc07244f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of μ-nitrido diiron phthalocyanine – H 2 O 2 and Fenton systems in transformation of poly- and perfluorinated aromatics does not support the involvement of hydroxyl radicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1467009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01855939v1</w:t>
+                <w:t xml:space="preserve">hal-02098280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Cofacial Zinc-Porphyrin Supramolecular Nanocapsules as Tuneable 1 O 2 Photosensitizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Fuertes-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (17), pp.4371 - 4381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201705531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Zn-, Cu-, and Fe-Coordination Complexes Confined in a Self-Assembled Nanocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Martin-Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Parella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (7), pp.3529 - 3539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) complexes of N 3 O ligands as models for galactose oxidase: Effect of variation of steric bulk of coordinated phenoxyl moiety on the radical stability and spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparison of μ-nitrido diiron phthalocyanine – H 2 O 2 and Fenton systems in transformation of poly- and perfluorinated aromatics does not support the involvement of hydroxyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 481, pp.129-142. </w:t>
+              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1467009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639561v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible C 60 Ejection from a Metallocage through the Redox-Dependent Binding of a Competitive Guest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Copper(II) complexes of N 3 O ligands as models for galactose oxidase: Effect of variation of steric bulk of coordinated phenoxyl moiety on the radical stability and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Szalóki</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gomez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700273⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 481, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855935v1</w:t>
+                <w:t xml:space="preserve">hal-01639561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of μ-nitrido, μ-carbido and μ-oxo dimers of iron octapropylporphyrazine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reversible C 60 Ejection from a Metallocage through the Redox-Dependent Binding of a Competitive Guest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evgenij Kudrik</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Albrieux</w:t>
+                <w:t xml:space="preserve">Laura Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (5), pp.2240 - 2251. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (13), pp.3016 - 3022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4dt03207a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856001v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of chlorinated phenols in water in the presence of H2O2 and water-soluble μ-nitrido diiron phthalocyanine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of μ-nitrido, μ-carbido and μ-oxo dimers of iron octapropylporphyrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Kudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (5), pp.2240 - 2251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03207a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855998v1</w:t>
+                <w:t xml:space="preserve">hal-01856001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Defluorination of Perfluorinated Aromatics under Oxidative Conditions Using N-Bridged Diiron Phthalocyanine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Degradation of chlorinated phenols in water in the presence of H2O2 and water-soluble μ-nitrido diiron phthalocyanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Kudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja505437h⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 235, pp.14 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921809v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Phthalocyanine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Catalytic Defluorination of Perfluorinated Aromatics under Oxidative Conditions Using N-Bridged Diiron Phthalocyanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Kudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1379007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (32), pp.11321-11330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja505437h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856005v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iron Phthalocyanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (17), pp.2521 - 2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1379007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alkenylphosphonates: unexpected products from reactions of methyl 2-[(diethoxyphosphoryl)methyl]benzoate under Horner–Wadsworth–Emmons conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynton Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Teesdale-Spittle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob05506b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2998,100 +3132,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défluoration oxydante des aromatiques per- et polyfluorés catalysée par des complexes binucléaires à fer hémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université Claude Bernard - Lyon I, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LYO10254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3101,105 +3235,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseurs bio-inspirés confinés : se rapprocher de certaines propriétés clés des métalloenzymes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Aix-Marseile Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05055586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3346,51 +3480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarkin Aybars &#199;etin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gimeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Pujals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonio Tobing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Mukherjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chivukula Sastri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1467009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fuertes-Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Costas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Kudrik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03207a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8LX5NX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505437h" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Baird" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Turner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teesdale-Spittle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harvey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05506b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10254" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;nia P&#232;lachs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c21440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarkin Aybars &#199;etin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gimeno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Pujals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonio Tobing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Mukherjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chivukula Sastri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fuertes-Espinosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goeb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Costas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705531" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02852" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1467009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Kudrik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03207a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8LX5NX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505437h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Baird" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Turner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teesdale-Spittle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harvey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05506b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10254" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>