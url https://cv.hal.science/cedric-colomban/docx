--- v2 (2026-05-06)
+++ v3 (2026-06-03)
@@ -189,51 +189,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 148 (15), pp.15761-15770. </w:t>
+              <w:t xml:space="preserve">, 2026, 148 (15), pp.15761-15770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5c21440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1127,1156 +1127,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Oxidative Activation of Fluorinated Aromatic Compounds by N‐Bridged Diiron‐Phthalocyanine: What Determines the Reactivity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gourab Mukherjee</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chivukula Sastri</w:t>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sorokin</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (63), pp.14320-14331. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201902934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381523v1</w:t>
+                <w:t xml:space="preserve">hal-02098280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
+                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brotin</w:t>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129474v1</w:t>
+                <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (10), pp.2081-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098293v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (10), pp.2081-2099. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110985v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of Oxidative Activation of Fluorinated Aromatic Compounds by N‐Bridged Diiron‐Phthalocyanine: What Determines the Reactivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Anthonio Tobing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gourab Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chivukula Sastri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc07244f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (63), pp.14320-14331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368870v1</w:t>
+                <w:t xml:space="preserve">hal-02381523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Long</w:t>
+                <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (94), pp.14158-14161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc07244f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098280v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Cofacial Zinc-Porphyrin Supramolecular Nanocapsules as Tuneable 1 O 2 Photosensitizers</w:t>
+                <w:t xml:space="preserve">Comparison of μ-nitrido diiron phthalocyanine – H 2 O 2 and Fenton systems in transformation of poly- and perfluorinated aromatics does not support the involvement of hydroxyl radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201705531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1467009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855930v1</w:t>
+                <w:t xml:space="preserve">hal-01855939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Zn-, Cu-, and Fe-Coordination Complexes Confined in a Self-Assembled Nanocage</w:t>
+                <w:t xml:space="preserve">Self-Assembled Cofacial Zinc-Porphyrin Supramolecular Nanocapsules as Tuneable 1 O 2 Photosensitizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Fuertes-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina García-Simón</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02852⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (17), pp.4371 - 4381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855934v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of μ-nitrido diiron phthalocyanine – H 2 O 2 and Fenton systems in transformation of poly- and perfluorinated aromatics does not support the involvement of hydroxyl radicals</w:t>
+                <w:t xml:space="preserve">Design of Zn-, Cu-, and Fe-Coordination Complexes Confined in a Self-Assembled Nanocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Martin-Diaconescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Parella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (7), pp.3529 - 3539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1467009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855939v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) complexes of N 3 O ligands as models for galactose oxidase: Effect of variation of steric bulk of coordinated phenoxyl moiety on the radical stability and spectroscopy</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (13), pp.3016 - 3022. </w:t>
@@ -2539,51 +2539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of μ-nitrido, μ-carbido and μ-oxo dimers of iron octapropylporphyrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Kudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,51 +2673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of chlorinated phenols in water in the presence of H2O2 and water-soluble μ-nitrido diiron phthalocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Kudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Kudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (32), pp.11321-11330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,51 +3480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;nia P&#232;lachs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c21440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarkin Aybars &#199;etin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gimeno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Pujals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonio Tobing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Mukherjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chivukula Sastri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fuertes-Espinosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goeb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Costas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705531" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02852" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1467009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Kudrik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03207a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8LX5NX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505437h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Baird" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Turner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teesdale-Spittle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harvey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05506b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10254" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;nia P&#232;lachs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c21440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarkin Aybars &#199;etin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gimeno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Pujals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonio Tobing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Mukherjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chivukula Sastri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1467009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fuertes-Espinosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Costas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705531" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Kudrik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03207a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8LX5NX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505437h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Baird" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Turner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teesdale-Spittle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harvey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05506b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10254" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>