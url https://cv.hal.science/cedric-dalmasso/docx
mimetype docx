--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Dalmasso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can’t Remember What I Forgot:” Investigating Organizational Forgetting Within a Project-Based Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/87569728241286045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Creative Entrepreneurs' Work Practices: The Varying Conversation between Artistic and Economic Rationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.5277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise démocratique : Organiser la démocratie ou organiser démocratiquement l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (305), pp.119-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg305.119-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concilier croissance interne des ressources spécifiques et performance ? Le cas des ressources humaines d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcias Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des activités d’ingénierie. La transmission des connaissances, dimension impensée de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’innovation radicale par l’usage d’un réseau social d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les dynamiques organisationnelles pour concevoir l’organisation. Comment retisser les liens entre stratégie, organisation et travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Tensions in Learning Processes: Exploration, Exploitation and Exploitative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.156-178. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.182.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une unité de R&D à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d’un centre de R&D à l’international. Le cas de l’industrie automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM: A Grid Extension to Fractal for Autonomous Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Getov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en contexte de changement organisationnel : l'apport de l'attention aux expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive virtual reality for soft-skills training of front-desk agents: Collective creation and appropriation of a virtual learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th Innovation and Product Development Management Conference. IPDMC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière qui n’existait pas. La revalorisation des matières délaissées par la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir des exigences RSE en pratiques industrielles Les raisons du découplage entre une stratégie de réindustrialisation et son déploiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIeme congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de l’intervention, concevoir et déployer un dispositif transitionnel d’apprentissage pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles 2023. Se construire avec et dans le monde : part d’autrui, part de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le possible : usages et enjeux de la réalité virtuelle immersive et des métavers pour l'industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche en Sciences de Gestion Panthéon-Assas - LARGEPA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time and space of collaborative research. Ergonomics, education and training sciences & management sciences, Crossed views on work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque EGOS. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail devenu vulnérable, outiller les organisations pour travailler autrement demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la SELF. Vulnérabilité et risques émergeants : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport croisée de trois disciplines pour penser le rapport entre analyse du travail et analyse de l'activité, pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeling of losing the feeling: approaching the radical aspect of digital transformation through emotionalised institutional logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of motivation on the quality of project management data: an emailbased communication case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Le Conte Des Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2022 (leading Digital Transformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Managemnt and Law, Jun 2022, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et transformation émotionnelle: la construction d’une fierté pour soutenir le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus démocratique en entreprise : représentation ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising emotions: Crafting pride as an institution to promote organisational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium. Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler création et conservation de savoirs dans l’industrie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Innovation, créativité et compétences" 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with economy: How creative workers engage with market-based roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with Economy: How Creative Workers engage with Market-based Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise social networks for the benefit of ambidextrous organisation? The case of a major oil company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madère, Portugal. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice.2017.8279968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux d’entreprise au service de l’ambidextrie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des méthodes lexicographiques à l’analyse de la construction sociale de l’innovation. Le cas des discours de la presse sur l’EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier méthodologie de l'AIMS : la quantification des données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it old ? is it new ? The effects of organizational forgetting on perception of the routine or innovative nature of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational forgetting and cognition challenges. The case of complex engineering organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles fondations pour la gestion des ressources d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can’t Remember What I Forgot: Capabilities’ Cognition in a Situation of Organizational Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 35th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Can’t remember what I forgot » : connaissance des capacités en situation d’oubli organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVALUATION DES MOBILITES INTRA-ORGANISATIONNELLES : LES CONDITIONS DE SUCCES D'UNE MOBILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de promotion sociale en question : conditions d'efficacité et perspectives pour de nouveaux modèles de &amp;quot;carrières positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la faisabilité des mobilités intra-organisationnelles : le rôle du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining existing capabilities: neither exploiting nor exploring. Expanding the scope of organizational ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strategic agility and sustainable competitive advantage: the need for resource sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strategic Agility and Sustainable Competitive Advantage: the need for Resource Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the various meanings of the learning/performing paradox. A case study in an engineering departement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DETERMINANTS SOCIO-PSYCHOLOGIQUES DE LA SANTE AU TRAVAIL : MODELES D'ANALYSE ET ACTION SUR L'ORGANISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la théorie des ressources. Le cas de l'internationalisation des ressources d'ingénierie chez un constructeur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of identity dynamics in organizations: learning processes and transitional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning dynamics: a key factor to account for the R&D globalization paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D globalization strategy and product strategy: how taking learning dynamics into account might solve the paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2B2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to the Resource Based View - Internationalizing R&D in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investment and identity dynamics: the case of R&D activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Society for the psychoanalytic study of organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of R&D : the case of professional groups in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles contributions des gestionnaires des ressources humaines dans les stratégies d’internationalisation de recherche et développement ? Etude d’un cas dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralizing Engineering: challenges of a learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre homme ou femme dans les organisations, sous la direction de Lyvie Gueret-Talon et Florian Sala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est important d'étudier l'oubli organisationnel et pourquoi il ne l'est pas assez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur l’organisation pour changer le travail : déclin et renouveau d’une longue tradition de recherche et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la santé au travail et figures de tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles : apports et limites d’une lecture en termes d’espace transitionnel et de dyade mère-enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des métiers, tentatives de polyvalence et dynamique identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of immersive virtual reality for interpersonal skills training - technology development and experimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey report: Innovation and digital transformation strategies and practices in the EIT Manufacturing ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] mines paristech. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses aux nouveaux enjeux de santé au travail ? Vers une responsabilité pour vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine - PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Dalmasso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Creative Entrepreneurs' Work Practices: The Varying Conversation between Artistic and Economic Rationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.5277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can’t Remember What I Forgot:” Investigating Organizational Forgetting Within a Project-Based Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/87569728241286045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise démocratique : Organiser la démocratie ou organiser démocratiquement l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (305), pp.119-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg305.119-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concilier croissance interne des ressources spécifiques et performance ? Le cas des ressources humaines d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcias Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des activités d’ingénierie. La transmission des connaissances, dimension impensée de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’innovation radicale par l’usage d’un réseau social d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les dynamiques organisationnelles pour concevoir l’organisation. Comment retisser les liens entre stratégie, organisation et travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une unité de R&D à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Tensions in Learning Processes: Exploration, Exploitation and Exploitative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.156-178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.182.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d’un centre de R&D à l’international. Le cas de l’industrie automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM: A Grid Extension to Fractal for Autonomous Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Getov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive virtual reality for soft-skills training of front-desk agents: Collective creation and appropriation of a virtual learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th Innovation and Product Development Management Conference. IPDMC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en contexte de changement organisationnel : l'apport de l'attention aux expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière qui n’existait pas. La revalorisation des matières délaissées par la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir des exigences RSE en pratiques industrielles Les raisons du découplage entre une stratégie de réindustrialisation et son déploiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIeme congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le possible : usages et enjeux de la réalité virtuelle immersive et des métavers pour l'industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche en Sciences de Gestion Panthéon-Assas - LARGEPA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de l’intervention, concevoir et déployer un dispositif transitionnel d’apprentissage pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles 2023. Se construire avec et dans le monde : part d’autrui, part de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport croisée de trois disciplines pour penser le rapport entre analyse du travail et analyse de l'activité, pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail devenu vulnérable, outiller les organisations pour travailler autrement demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la SELF. Vulnérabilité et risques émergeants : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeling of losing the feeling: approaching the radical aspect of digital transformation through emotionalised institutional logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of motivation on the quality of project management data: an emailbased communication case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Le Conte Des Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2022 (leading Digital Transformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Managemnt and Law, Jun 2022, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time and space of collaborative research. Ergonomics, education and training sciences & management sciences, Crossed views on work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque EGOS. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et transformation émotionnelle: la construction d’une fierté pour soutenir le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus démocratique en entreprise : représentation ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising emotions: Crafting pride as an institution to promote organisational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium. Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler création et conservation de savoirs dans l’industrie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Innovation, créativité et compétences" 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with economy: How creative workers engage with market-based roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with Economy: How Creative Workers engage with Market-based Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux d’entreprise au service de l’ambidextrie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise social networks for the benefit of ambidextrous organisation? The case of a major oil company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madère, Portugal. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice.2017.8279968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it old ? is it new ? The effects of organizational forgetting on perception of the routine or innovative nature of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational forgetting and cognition challenges. The case of complex engineering organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des méthodes lexicographiques à l’analyse de la construction sociale de l’innovation. Le cas des discours de la presse sur l’EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier méthodologie de l'AIMS : la quantification des données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles fondations pour la gestion des ressources d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can’t Remember What I Forgot: Capabilities’ Cognition in a Situation of Organizational Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 35th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Can’t remember what I forgot » : connaissance des capacités en situation d’oubli organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de promotion sociale en question : conditions d'efficacité et perspectives pour de nouveaux modèles de &amp;quot;carrières positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la faisabilité des mobilités intra-organisationnelles : le rôle du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVALUATION DES MOBILITES INTRA-ORGANISATIONNELLES : LES CONDITIONS DE SUCCES D'UNE MOBILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining existing capabilities: neither exploiting nor exploring. Expanding the scope of organizational ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strategic agility and sustainable competitive advantage: the need for resource sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strategic Agility and Sustainable Competitive Advantage: the need for Resource Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the various meanings of the learning/performing paradox. A case study in an engineering departement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DETERMINANTS SOCIO-PSYCHOLOGIQUES DE LA SANTE AU TRAVAIL : MODELES D'ANALYSE ET ACTION SUR L'ORGANISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning dynamics: a key factor to account for the R&D globalization paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of identity dynamics in organizations: learning processes and transitional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la théorie des ressources. Le cas de l'internationalisation des ressources d'ingénierie chez un constructeur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D globalization strategy and product strategy: how taking learning dynamics into account might solve the paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2B2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to the Resource Based View - Internationalizing R&D in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of R&D : the case of professional groups in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investment and identity dynamics: the case of R&D activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Society for the psychoanalytic study of organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles contributions des gestionnaires des ressources humaines dans les stratégies d’internationalisation de recherche et développement ? Etude d’un cas dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralizing Engineering: challenges of a learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre homme ou femme dans les organisations, sous la direction de Lyvie Gueret-Talon et Florian Sala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est important d'étudier l'oubli organisationnel et pourquoi il ne l'est pas assez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur l’organisation pour changer le travail : déclin et renouveau d’une longue tradition de recherche et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la santé au travail et figures de tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles : apports et limites d’une lecture en termes d’espace transitionnel et de dyade mère-enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des métiers, tentatives de polyvalence et dynamique identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of immersive virtual reality for interpersonal skills training - technology development and experimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey report: Innovation and digital transformation strategies and practices in the EIT Manufacturing ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] mines paristech. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses aux nouveaux enjeux de santé au travail ? Vers une responsabilité pour vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine - PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04794765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Depeyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87569728241286045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5277" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.119-144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.182.0156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baconnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04905835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01714914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garcias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice.2017.8279968" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guy-Coquille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kienzler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04946817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04886765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04794765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Depeyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87569728241286045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.119-144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.182.0156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baconnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04905835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01714914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garcias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice.2017.8279968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guy-Coquille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kienzler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04946817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04886765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>