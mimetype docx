--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Dalmasso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Creative Entrepreneurs' Work Practices: The Varying Conversation between Artistic and Economic Rationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.5277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can’t Remember What I Forgot:” Investigating Organizational Forgetting Within a Project-Based Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/87569728241286045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise démocratique : Organiser la démocratie ou organiser démocratiquement l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (305), pp.119-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg305.119-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concilier croissance interne des ressources spécifiques et performance ? Le cas des ressources humaines d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcias Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des activités d’ingénierie. La transmission des connaissances, dimension impensée de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’innovation radicale par l’usage d’un réseau social d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les dynamiques organisationnelles pour concevoir l’organisation. Comment retisser les liens entre stratégie, organisation et travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une unité de R&D à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Tensions in Learning Processes: Exploration, Exploitation and Exploitative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.156-178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.182.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d’un centre de R&D à l’international. Le cas de l’industrie automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM: A Grid Extension to Fractal for Autonomous Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Getov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive virtual reality for soft-skills training of front-desk agents: Collective creation and appropriation of a virtual learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th Innovation and Product Development Management Conference. IPDMC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en contexte de changement organisationnel : l'apport de l'attention aux expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière qui n’existait pas. La revalorisation des matières délaissées par la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir des exigences RSE en pratiques industrielles Les raisons du découplage entre une stratégie de réindustrialisation et son déploiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIeme congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le possible : usages et enjeux de la réalité virtuelle immersive et des métavers pour l'industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche en Sciences de Gestion Panthéon-Assas - LARGEPA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de l’intervention, concevoir et déployer un dispositif transitionnel d’apprentissage pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles 2023. Se construire avec et dans le monde : part d’autrui, part de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport croisée de trois disciplines pour penser le rapport entre analyse du travail et analyse de l'activité, pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail devenu vulnérable, outiller les organisations pour travailler autrement demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la SELF. Vulnérabilité et risques émergeants : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeling of losing the feeling: approaching the radical aspect of digital transformation through emotionalised institutional logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of motivation on the quality of project management data: an emailbased communication case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Le Conte Des Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2022 (leading Digital Transformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Managemnt and Law, Jun 2022, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time and space of collaborative research. Ergonomics, education and training sciences & management sciences, Crossed views on work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque EGOS. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et transformation émotionnelle: la construction d’une fierté pour soutenir le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus démocratique en entreprise : représentation ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising emotions: Crafting pride as an institution to promote organisational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium. Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler création et conservation de savoirs dans l’industrie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Innovation, créativité et compétences" 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with economy: How creative workers engage with market-based roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with Economy: How Creative Workers engage with Market-based Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux d’entreprise au service de l’ambidextrie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise social networks for the benefit of ambidextrous organisation? The case of a major oil company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madère, Portugal. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice.2017.8279968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it old ? is it new ? The effects of organizational forgetting on perception of the routine or innovative nature of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational forgetting and cognition challenges. The case of complex engineering organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des méthodes lexicographiques à l’analyse de la construction sociale de l’innovation. Le cas des discours de la presse sur l’EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier méthodologie de l'AIMS : la quantification des données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles fondations pour la gestion des ressources d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can’t Remember What I Forgot: Capabilities’ Cognition in a Situation of Organizational Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 35th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Can’t remember what I forgot » : connaissance des capacités en situation d’oubli organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de promotion sociale en question : conditions d'efficacité et perspectives pour de nouveaux modèles de &amp;quot;carrières positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la faisabilité des mobilités intra-organisationnelles : le rôle du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVALUATION DES MOBILITES INTRA-ORGANISATIONNELLES : LES CONDITIONS DE SUCCES D'UNE MOBILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining existing capabilities: neither exploiting nor exploring. Expanding the scope of organizational ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strategic agility and sustainable competitive advantage: the need for resource sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strategic Agility and Sustainable Competitive Advantage: the need for Resource Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the various meanings of the learning/performing paradox. A case study in an engineering departement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DETERMINANTS SOCIO-PSYCHOLOGIQUES DE LA SANTE AU TRAVAIL : MODELES D'ANALYSE ET ACTION SUR L'ORGANISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning dynamics: a key factor to account for the R&D globalization paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of identity dynamics in organizations: learning processes and transitional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la théorie des ressources. Le cas de l'internationalisation des ressources d'ingénierie chez un constructeur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D globalization strategy and product strategy: how taking learning dynamics into account might solve the paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2B2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to the Resource Based View - Internationalizing R&D in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of R&D : the case of professional groups in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investment and identity dynamics: the case of R&D activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Society for the psychoanalytic study of organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles contributions des gestionnaires des ressources humaines dans les stratégies d’internationalisation de recherche et développement ? Etude d’un cas dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralizing Engineering: challenges of a learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre homme ou femme dans les organisations, sous la direction de Lyvie Gueret-Talon et Florian Sala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est important d'étudier l'oubli organisationnel et pourquoi il ne l'est pas assez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur l’organisation pour changer le travail : déclin et renouveau d’une longue tradition de recherche et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la santé au travail et figures de tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles : apports et limites d’une lecture en termes d’espace transitionnel et de dyade mère-enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des métiers, tentatives de polyvalence et dynamique identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of immersive virtual reality for interpersonal skills training - technology development and experimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey report: Innovation and digital transformation strategies and practices in the EIT Manufacturing ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] mines paristech. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses aux nouveaux enjeux de santé au travail ? Vers une responsabilité pour vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine - PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Dalmasso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Creative Entrepreneurs' Work Practices: The Varying Conversation between Artistic and Economic Rationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.5277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can’t Remember What I Forgot:” Investigating Organizational Forgetting Within a Project-Based Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/87569728241286045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise démocratique : Organiser la démocratie ou organiser démocratiquement l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (305), pp.119-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg305.119-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concilier croissance interne des ressources spécifiques et performance ? Le cas des ressources humaines d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcias Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des activités d’ingénierie. La transmission des connaissances, dimension impensée de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’innovation radicale par l’usage d’un réseau social d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les dynamiques organisationnelles pour concevoir l’organisation. Comment retisser les liens entre stratégie, organisation et travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une unité de R&D à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Tensions in Learning Processes: Exploration, Exploitation and Exploitative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.156-178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.182.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d’un centre de R&D à l’international. Le cas de l’industrie automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM: A Grid Extension to Fractal for Autonomous Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Getov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive virtual reality for soft-skills training of front-desk agents: Collective creation and appropriation of a virtual learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th Innovation and Product Development Management Conference. IPDMC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en contexte de changement organisationnel : l'apport de l'attention aux expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière qui n’existait pas. La revalorisation des matières délaissées par la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir des exigences RSE en pratiques industrielles Les raisons du découplage entre une stratégie de réindustrialisation et son déploiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIeme congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le possible : usages et enjeux de la réalité virtuelle immersive et des métavers pour l'industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche en Sciences de Gestion Panthéon-Assas - LARGEPA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de l’intervention, concevoir et déployer un dispositif transitionnel d’apprentissage pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles 2023. Se construire avec et dans le monde : part d’autrui, part de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport croisée de trois disciplines pour penser le rapport entre analyse du travail et analyse de l'activité, pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail devenu vulnérable, outiller les organisations pour travailler autrement demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la SELF. Vulnérabilité et risques émergeants : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeling of losing the feeling: approaching the radical aspect of digital transformation through emotionalised institutional logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of motivation on the quality of project management data: an emailbased communication case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Le Conte Des Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2022 (leading Digital Transformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Managemnt and Law, Jun 2022, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time and space of collaborative research. Ergonomics, education and training sciences & management sciences, Crossed views on work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque EGOS. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et transformation émotionnelle: la construction d’une fierté pour soutenir le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus démocratique en entreprise : représentation ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising emotions: Crafting pride as an institution to promote organisational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium. Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler création et conservation de savoirs dans l’industrie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Innovation, créativité et compétences" 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with economy: How creative workers engage with market-based roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with Economy: How Creative Workers engage with Market-based Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux d’entreprise au service de l’ambidextrie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise social networks for the benefit of ambidextrous organisation? The case of a major oil company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madère, Portugal. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice.2017.8279968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it old ? is it new ? The effects of organizational forgetting on perception of the routine or innovative nature of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational forgetting and cognition challenges. The case of complex engineering organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des méthodes lexicographiques à l’analyse de la construction sociale de l’innovation. Le cas des discours de la presse sur l’EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier méthodologie de l'AIMS : la quantification des données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles fondations pour la gestion des ressources d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can’t Remember What I Forgot: Capabilities’ Cognition in a Situation of Organizational Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 35th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Can’t remember what I forgot » : connaissance des capacités en situation d’oubli organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de promotion sociale en question : conditions d'efficacité et perspectives pour de nouveaux modèles de &amp;quot;carrières positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la faisabilité des mobilités intra-organisationnelles : le rôle du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVALUATION DES MOBILITES INTRA-ORGANISATIONNELLES : LES CONDITIONS DE SUCCES D'UNE MOBILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining existing capabilities: neither exploiting nor exploring. Expanding the scope of organizational ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strategic Agility and Sustainable Competitive Advantage: the need for Resource Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strategic agility and sustainable competitive advantage: the need for resource sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the various meanings of the learning/performing paradox. A case study in an engineering departement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DETERMINANTS SOCIO-PSYCHOLOGIQUES DE LA SANTE AU TRAVAIL : MODELES D'ANALYSE ET ACTION SUR L'ORGANISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning dynamics: a key factor to account for the R&D globalization paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of identity dynamics in organizations: learning processes and transitional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la théorie des ressources. Le cas de l'internationalisation des ressources d'ingénierie chez un constructeur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D globalization strategy and product strategy: how taking learning dynamics into account might solve the paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2B2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to the Resource Based View - Internationalizing R&D in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of R&D : the case of professional groups in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investment and identity dynamics: the case of R&D activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Society for the psychoanalytic study of organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles contributions des gestionnaires des ressources humaines dans les stratégies d’internationalisation de recherche et développement ? Etude d’un cas dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralizing Engineering: challenges of a learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre homme ou femme dans les organisations, sous la direction de Lyvie Gueret-Talon et Florian Sala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est important d'étudier l'oubli organisationnel et pourquoi il ne l'est pas assez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur l’organisation pour changer le travail : déclin et renouveau d’une longue tradition de recherche et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la santé au travail et figures de tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles : apports et limites d’une lecture en termes d’espace transitionnel et de dyade mère-enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des métiers, tentatives de polyvalence et dynamique identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of immersive virtual reality for interpersonal skills training - technology development and experimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey report: Innovation and digital transformation strategies and practices in the EIT Manufacturing ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] mines paristech. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses aux nouveaux enjeux de santé au travail ? Vers une responsabilité pour vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine - PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04794765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Depeyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87569728241286045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.119-144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.182.0156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baconnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04905835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01714914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garcias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice.2017.8279968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guy-Coquille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kienzler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04946817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04886765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04794765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Depeyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87569728241286045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.119-144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.182.0156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baconnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04905835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01714914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garcias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice.2017.8279968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guy-Coquille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kienzler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04946817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04886765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>