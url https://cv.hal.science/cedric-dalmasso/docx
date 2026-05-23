--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Dalmasso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Creative Entrepreneurs' Work Practices: The Varying Conversation between Artistic and Economic Rationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.5277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can’t Remember What I Forgot:” Investigating Organizational Forgetting Within a Project-Based Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/87569728241286045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise démocratique : Organiser la démocratie ou organiser démocratiquement l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (305), pp.119-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg305.119-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concilier croissance interne des ressources spécifiques et performance ? Le cas des ressources humaines d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcias Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des activités d’ingénierie. La transmission des connaissances, dimension impensée de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’innovation radicale par l’usage d’un réseau social d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les dynamiques organisationnelles pour concevoir l’organisation. Comment retisser les liens entre stratégie, organisation et travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une unité de R&D à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Tensions in Learning Processes: Exploration, Exploitation and Exploitative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.156-178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.182.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d’un centre de R&D à l’international. Le cas de l’industrie automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM: A Grid Extension to Fractal for Autonomous Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Getov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive virtual reality for soft-skills training of front-desk agents: Collective creation and appropriation of a virtual learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th Innovation and Product Development Management Conference. IPDMC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en contexte de changement organisationnel : l'apport de l'attention aux expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière qui n’existait pas. La revalorisation des matières délaissées par la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir des exigences RSE en pratiques industrielles Les raisons du découplage entre une stratégie de réindustrialisation et son déploiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIeme congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le possible : usages et enjeux de la réalité virtuelle immersive et des métavers pour l'industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche en Sciences de Gestion Panthéon-Assas - LARGEPA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de l’intervention, concevoir et déployer un dispositif transitionnel d’apprentissage pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles 2023. Se construire avec et dans le monde : part d’autrui, part de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport croisée de trois disciplines pour penser le rapport entre analyse du travail et analyse de l'activité, pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail devenu vulnérable, outiller les organisations pour travailler autrement demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la SELF. Vulnérabilité et risques émergeants : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeling of losing the feeling: approaching the radical aspect of digital transformation through emotionalised institutional logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of motivation on the quality of project management data: an emailbased communication case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Le Conte Des Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2022 (leading Digital Transformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Managemnt and Law, Jun 2022, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time and space of collaborative research. Ergonomics, education and training sciences & management sciences, Crossed views on work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque EGOS. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et transformation émotionnelle: la construction d’une fierté pour soutenir le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus démocratique en entreprise : représentation ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising emotions: Crafting pride as an institution to promote organisational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium. Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler création et conservation de savoirs dans l’industrie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Innovation, créativité et compétences" 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with economy: How creative workers engage with market-based roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with Economy: How Creative Workers engage with Market-based Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux d’entreprise au service de l’ambidextrie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise social networks for the benefit of ambidextrous organisation? The case of a major oil company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madère, Portugal. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice.2017.8279968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it old ? is it new ? The effects of organizational forgetting on perception of the routine or innovative nature of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational forgetting and cognition challenges. The case of complex engineering organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des méthodes lexicographiques à l’analyse de la construction sociale de l’innovation. Le cas des discours de la presse sur l’EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier méthodologie de l'AIMS : la quantification des données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles fondations pour la gestion des ressources d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can’t Remember What I Forgot: Capabilities’ Cognition in a Situation of Organizational Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 35th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Can’t remember what I forgot » : connaissance des capacités en situation d’oubli organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de promotion sociale en question : conditions d'efficacité et perspectives pour de nouveaux modèles de &amp;quot;carrières positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la faisabilité des mobilités intra-organisationnelles : le rôle du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVALUATION DES MOBILITES INTRA-ORGANISATIONNELLES : LES CONDITIONS DE SUCCES D'UNE MOBILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining existing capabilities: neither exploiting nor exploring. Expanding the scope of organizational ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strategic Agility and Sustainable Competitive Advantage: the need for Resource Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strategic agility and sustainable competitive advantage: the need for resource sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the various meanings of the learning/performing paradox. A case study in an engineering departement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DETERMINANTS SOCIO-PSYCHOLOGIQUES DE LA SANTE AU TRAVAIL : MODELES D'ANALYSE ET ACTION SUR L'ORGANISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning dynamics: a key factor to account for the R&D globalization paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of identity dynamics in organizations: learning processes and transitional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la théorie des ressources. Le cas de l'internationalisation des ressources d'ingénierie chez un constructeur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D globalization strategy and product strategy: how taking learning dynamics into account might solve the paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2B2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to the Resource Based View - Internationalizing R&D in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of R&D : the case of professional groups in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investment and identity dynamics: the case of R&D activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Society for the psychoanalytic study of organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles contributions des gestionnaires des ressources humaines dans les stratégies d’internationalisation de recherche et développement ? Etude d’un cas dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralizing Engineering: challenges of a learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre homme ou femme dans les organisations, sous la direction de Lyvie Gueret-Talon et Florian Sala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est important d'étudier l'oubli organisationnel et pourquoi il ne l'est pas assez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur l’organisation pour changer le travail : déclin et renouveau d’une longue tradition de recherche et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la santé au travail et figures de tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles : apports et limites d’une lecture en termes d’espace transitionnel et de dyade mère-enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des métiers, tentatives de polyvalence et dynamique identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of immersive virtual reality for interpersonal skills training - technology development and experimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey report: Innovation and digital transformation strategies and practices in the EIT Manufacturing ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] mines paristech. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses aux nouveaux enjeux de santé au travail ? Vers une responsabilité pour vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine - PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Dalmasso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can’t Remember What I Forgot:” Investigating Organizational Forgetting Within a Project-Based Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/87569728241286045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Creative Entrepreneurs' Work Practices: The Varying Conversation between Artistic and Economic Rationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.5277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise démocratique : Organiser la démocratie ou organiser démocratiquement l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (305), pp.119-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg305.119-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concilier croissance interne des ressources spécifiques et performance ? Le cas des ressources humaines d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcias Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des activités d’ingénierie. La transmission des connaissances, dimension impensée de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’innovation radicale par l’usage d’un réseau social d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les dynamiques organisationnelles pour concevoir l’organisation. Comment retisser les liens entre stratégie, organisation et travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Tensions in Learning Processes: Exploration, Exploitation and Exploitative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.156-178. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.182.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une unité de R&D à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d’un centre de R&D à l’international. Le cas de l’industrie automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM: A Grid Extension to Fractal for Autonomous Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Getov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en contexte de changement organisationnel : l'apport de l'attention aux expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive virtual reality for soft-skills training of front-desk agents: Collective creation and appropriation of a virtual learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th Innovation and Product Development Management Conference. IPDMC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière qui n’existait pas. La revalorisation des matières délaissées par la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir des exigences RSE en pratiques industrielles Les raisons du découplage entre une stratégie de réindustrialisation et son déploiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIeme congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le possible : usages et enjeux de la réalité virtuelle immersive et des métavers pour l'industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche en Sciences de Gestion Panthéon-Assas - LARGEPA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de l’intervention, concevoir et déployer un dispositif transitionnel d’apprentissage pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles 2023. Se construire avec et dans le monde : part d’autrui, part de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time and space of collaborative research. Ergonomics, education and training sciences & management sciences, Crossed views on work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque EGOS. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail devenu vulnérable, outiller les organisations pour travailler autrement demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la SELF. Vulnérabilité et risques émergeants : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport croisée de trois disciplines pour penser le rapport entre analyse du travail et analyse de l'activité, pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeling of losing the feeling: approaching the radical aspect of digital transformation through emotionalised institutional logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of motivation on the quality of project management data: an emailbased communication case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Le Conte Des Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2022 (leading Digital Transformation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Managemnt and Law, Jun 2022, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et transformation émotionnelle: la construction d’une fierté pour soutenir le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus démocratique en entreprise : représentation ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising emotions: Crafting pride as an institution to promote organisational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium. Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler création et conservation de savoirs dans l’industrie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Innovation, créativité et compétences" 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with economy: How creative workers engage with market-based roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs with Economy: How Creative Workers engage with Market-based Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise social networks for the benefit of ambidextrous organisation? The case of a major oil company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madère, Portugal. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice.2017.8279968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux d’entreprise au service de l’ambidextrie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des méthodes lexicographiques à l’analyse de la construction sociale de l’innovation. Le cas des discours de la presse sur l’EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Peton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier méthodologie de l'AIMS : la quantification des données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it old ? is it new ? The effects of organizational forgetting on perception of the routine or innovative nature of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational forgetting and cognition challenges. The case of complex engineering organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can’t Remember What I Forgot: Capabilities’ Cognition in a Situation of Organizational Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 35th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles fondations pour la gestion des ressources d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Can’t remember what I forgot » : connaissance des capacités en situation d’oubli organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVALUATION DES MOBILITES INTRA-ORGANISATIONNELLES : LES CONDITIONS DE SUCCES D'UNE MOBILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de promotion sociale en question : conditions d'efficacité et perspectives pour de nouveaux modèles de &amp;quot;carrières positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la faisabilité des mobilités intra-organisationnelles : le rôle du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guy-Coquille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining existing capabilities: neither exploiting nor exploring. Expanding the scope of organizational ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strategic Agility and Sustainable Competitive Advantage: the need for Resource Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strategic agility and sustainable competitive advantage: the need for resource sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the various meanings of the learning/performing paradox. A case study in an engineering departement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DETERMINANTS SOCIO-PSYCHOLOGIQUES DE LA SANTE AU TRAVAIL : MODELES D'ANALYSE ET ACTION SUR L'ORGANISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la théorie des ressources. Le cas de l'internationalisation des ressources d'ingénierie chez un constructeur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning dynamics: a key factor to account for the R&D globalization paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of identity dynamics in organizations: learning processes and transitional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D globalization strategy and product strategy: how taking learning dynamics into account might solve the paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kienzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2B2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to the Resource Based View - Internationalizing R&D in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investment and identity dynamics: the case of R&D activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Society for the psychoanalytic study of organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of R&D : the case of professional groups in the car industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles contributions des gestionnaires des ressources humaines dans les stratégies d’internationalisation de recherche et développement ? Etude d’un cas dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralizing Engineering: challenges of a learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre homme ou femme dans les organisations, sous la direction de Lyvie Gueret-Talon et Florian Sala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est important d'étudier l'oubli organisationnel et pourquoi il ne l'est pas assez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Depeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur l’organisation pour changer le travail : déclin et renouveau d’une longue tradition de recherche et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la santé au travail et figures de tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement identitaire dans les activités professionnelles : apports et limites d’une lecture en termes d’espace transitionnel et de dyade mère-enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des métiers, tentatives de polyvalence et dynamique identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of immersive virtual reality for interpersonal skills training - technology development and experimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey report: Innovation and digital transformation strategies and practices in the EIT Manufacturing ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] mines paristech. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses aux nouveaux enjeux de santé au travail ? Vers une responsabilité pour vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine - PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04794765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Depeyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87569728241286045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.119-144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.182.0156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baconnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04905835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01714914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garcias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice.2017.8279968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guy-Coquille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kienzler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04946817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04886765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04794765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Depeyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87569728241286045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5277" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.119-144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcias Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.182.0156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05249547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baconnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04905835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04027424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01714914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garcias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice.2017.8279968" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guy-Coquille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kienzler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698933v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04946817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04886765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>