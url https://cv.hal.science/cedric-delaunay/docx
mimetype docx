--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -230,265 +230,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekindling s-Wave Dark Matter Annihilation Below 10GeV with Breit-Wigner Effects</w:t>
+                <w:t xml:space="preserve">Precision isotope-shift spectroscopy for new physics searches and nuclear insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bélanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sreemanti Chakraborti</w:t>
+                <w:t xml:space="preserve">Julian Berengut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Jomain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1wz3-mf34⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42254-024-00793-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006179v1</w:t>
+                <w:t xml:space="preserve">hal-04919048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision isotope-shift spectroscopy for new physics searches and nuclear insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light scalar beyond the Higgs mixing limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppei Kitahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Soreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Berengut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delaunay</w:t>
+                <w:t xml:space="preserve">Jure Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42254-024-00793-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2025)222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919048v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing new forces with nuclear-clock quintessometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Berengut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -529,144 +529,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scalar beyond the Higgs mixing limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rekindling s-Wave Dark Matter Annihilation Below 10GeV with Breit-Wigner Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreemanti Chakraborti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jure Zupan</w:t>
+                <w:t xml:space="preserve">Margaux Jomain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.222. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (9), pp.095039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2025)222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/1wz3-mf34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940108v1</w:t>
+                <w:t xml:space="preserve">hal-05006179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent extraction of spectroscopic bounds on light new physics</w:t>
               </w:r>
@@ -678,77 +678,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teppei Kitahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen C.J. Koelemeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Soreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (12), pp.121801. </w:t>
@@ -780,369 +780,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth decaying spin-1 dark matter</w:t>
+                <w:t xml:space="preserve">Towards an Independent Determination of Muon g-2 from Muonium Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng Ma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ben Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.010. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (25), pp.251801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.251801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946127v1</w:t>
+                <w:t xml:space="preserve">hal-03279523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Independent Determination of Muon g-2 from Muonium Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Custodial symmetry for muon g-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuven Balkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Kajomovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilad Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.251801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.053009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.053009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279523v1</w:t>
+                <w:t xml:space="preserve">hal-03217532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custodial symmetry for muon g-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stealth decaying spin-1 dark matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Kajomovitz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Soreq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.053009. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.053009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217532v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized King linearity and new physics searches with isotope shifts</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Geddes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.043444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark matter abundance from the sequential freeze-in mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Frugiuele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2264,459 +2264,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Electroweak Naturalness Beyond the MSSM</w:t>
+                <w:t xml:space="preserve">A dark matter relic from muon anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goudelis</w:t>
+                <w:t xml:space="preserve">S. Westhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 04, pp.149</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.055021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126641v1</w:t>
+                <w:t xml:space="preserve">hal-01219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dark matter relic from muon anomalies</w:t>
+                <w:t xml:space="preserve">The Dark Side of Electroweak Naturalness Beyond the MSSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Westhoff</w:t>
+                <w:t xml:space="preserve">A. Goudelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.055021</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219983v1</w:t>
+                <w:t xml:space="preserve">hal-01126641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charming the Higgs</w:t>
+                <w:t xml:space="preserve">Light non-degenerate composite partners at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Golling</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Flacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Fraile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1402, pp.055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2014)055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994109v1</w:t>
+                <w:t xml:space="preserve">hal-00994110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light non-degenerate composite partners at the LHC</w:t>
+                <w:t xml:space="preserve">Charming the Higgs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Soreq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.033014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994110v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of LHCb measurements and future prospects</w:t>
               </w:r>
@@ -3487,51 +3487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Heller-Algazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Springmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gwq8-j7km" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#233;langer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreemanti Chakraborti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jomain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1wz3-mf34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berengut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00793-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gw1d-hbxj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Kitahara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Soreq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Zupan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Karr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Koelemeij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.121801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ohayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.251801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Balkin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kajomovitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.053009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Berengut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Geddes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02740969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Zaldivar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.035017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berengut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Budker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Flambaum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugiuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ozeri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soreq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frugiuele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.115002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banerjee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barducci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudelis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westhoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Golling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flacke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Fraile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Bigi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bobrowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brod" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2373-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Fox" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Fox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/05/099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grojean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Wells" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Englert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Heller-Algazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Springmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gwq8-j7km" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berengut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00793-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Kitahara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Soreq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Zupan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gw1d-hbxj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#233;langer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreemanti Chakraborti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jomain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1wz3-mf34" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Karr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Koelemeij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.121801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ohayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.251801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Balkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kajomovitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.053009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Berengut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Geddes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02740969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Zaldivar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.035017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berengut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Budker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Flambaum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugiuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ozeri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soreq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frugiuele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.115002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banerjee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barducci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westhoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudelis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flacke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Fraile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Golling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Bigi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bobrowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brod" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2373-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Fox" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Fox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/05/099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grojean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Wells" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Englert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>