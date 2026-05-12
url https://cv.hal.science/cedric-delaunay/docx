--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -230,443 +230,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision isotope-shift spectroscopy for new physics searches and nuclear insights</w:t>
+                <w:t xml:space="preserve">Rekindling s-Wave Dark Matter Annihilation Below 10GeV with Breit-Wigner Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Berengut</w:t>
+                <w:t xml:space="preserve">Geneviève Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreemanti Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jomain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42254-024-00793-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (9), pp.095039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1wz3-mf34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919048v1</w:t>
+                <w:t xml:space="preserve">hal-05006179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scalar beyond the Higgs mixing limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision isotope-shift spectroscopy for new physics searches and nuclear insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Berengut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jure Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.222. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2025)222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42254-024-00793-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940108v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing new forces with nuclear-clock quintessometers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light scalar beyond the Higgs mixing limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppei Kitahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Soreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gw1d-hbxj⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2025)222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996021v1</w:t>
+                <w:t xml:space="preserve">hal-04940108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekindling s-Wave Dark Matter Annihilation Below 10GeV with Breit-Wigner Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sreemanti Chakraborti</w:t>
+                <w:t xml:space="preserve">Probing new forces with nuclear-clock quintessometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Berengut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Jomain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (9), pp.095039. </w:t>
+              <w:t xml:space="preserve">, 2025, 112 (9), pp.095030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1wz3-mf34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/gw1d-hbxj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006179v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent extraction of spectroscopic bounds on light new physics</w:t>
               </w:r>
@@ -678,77 +678,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teppei Kitahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen C.J. Koelemeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Soreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (12), pp.121801. </w:t>
@@ -780,369 +780,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Independent Determination of Muon g-2 from Muonium Spectroscopy</w:t>
+                <w:t xml:space="preserve">Stealth decaying spin-1 dark matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Ohayon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Teng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (25), pp.251801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.251801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279523v1</w:t>
+                <w:t xml:space="preserve">hal-02946127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custodial symmetry for muon g-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Independent Determination of Muon g-2 from Muonium Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuven Balkin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Soreq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.053009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (25), pp.251801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.251801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217532v1</w:t>
+                <w:t xml:space="preserve">hal-03279523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth decaying spin-1 dark matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Custodial symmetry for muon g-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuven Balkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng Ma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Kajomovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilad Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.010. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.053009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.053009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946127v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized King linearity and new physics searches with isotope shifts</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Geddes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.043444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark matter abundance from the sequential freeze-in mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,386 +1624,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Atomic Higgs Force</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an expert-led GIS-based approach for assessing the performance of river levees: the Digsure method and tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ozeri</w:t>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perez</w:t>
+                <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Soreq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.393-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.12178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341767v1</w:t>
+                <w:t xml:space="preserve">hal-01697707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an expert-led GIS-based approach for assessing the performance of river levees: the Digsure method and tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">Probing new spin-independent interactions through precision spectroscopy in atoms with few electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beullac</w:t>
+                <w:t xml:space="preserve">Claudia Frugiuele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bambara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elina Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Soreq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (3), pp.393-407. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.12178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.115002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697707v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing new spin-independent interactions through precision spectroscopy in atoms with few electrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delaunay</w:t>
+                <w:t xml:space="preserve">Probing the Atomic Higgs Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Frugiuele</w:t>
+                <w:t xml:space="preserve">R. Ozeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Fuchs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yotam Soreq</w:t>
+                <w:t xml:space="preserve">G. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 96, pp.093001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627980v1</w:t>
+                <w:t xml:space="preserve">hal-01341767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of a High-Mass Diphoton Resonance for Heavy Quark Searches</w:t>
               </w:r>
@@ -2264,217 +2264,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dark matter relic from muon anomalies</w:t>
+                <w:t xml:space="preserve">The Dark Side of Electroweak Naturalness Beyond the MSSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Westhoff</w:t>
+                <w:t xml:space="preserve">A. Goudelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.055021</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219983v1</w:t>
+                <w:t xml:space="preserve">hal-01126641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Electroweak Naturalness Beyond the MSSM</w:t>
+                <w:t xml:space="preserve">A dark matter relic from muon anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goudelis</w:t>
+                <w:t xml:space="preserve">S. Westhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 04, pp.149</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.055021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126641v1</w:t>
+                <w:t xml:space="preserve">hal-01219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light non-degenerate composite partners at the LHC</w:t>
               </w:r>
@@ -2620,64 +2620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Golling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.033014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3102,51 +3102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing New Physics with Isotope Shift Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3487,51 +3487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Heller-Algazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Springmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gwq8-j7km" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berengut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00793-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Kitahara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Soreq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Zupan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gw1d-hbxj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#233;langer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreemanti Chakraborti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jomain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1wz3-mf34" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Karr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Koelemeij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.121801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ohayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.251801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Balkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kajomovitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.053009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Berengut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Geddes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02740969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Zaldivar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.035017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berengut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Budker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Flambaum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugiuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ozeri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soreq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frugiuele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.115002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banerjee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barducci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westhoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudelis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flacke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Fraile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Golling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Bigi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bobrowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brod" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2373-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Fox" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Fox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/05/099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grojean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Wells" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Englert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Heller-Algazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Springmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gwq8-j7km" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#233;langer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreemanti Chakraborti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jomain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1wz3-mf34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berengut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00793-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Kitahara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Soreq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Zupan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)222" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gw1d-hbxj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Karr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Koelemeij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.121801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ohayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.251801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Balkin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kajomovitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.053009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Berengut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Geddes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02740969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Zaldivar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.035017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berengut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Budker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Flambaum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugiuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frugiuele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fuchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.115002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ozeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soreq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banerjee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barducci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudelis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westhoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flacke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Fraile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Golling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Bigi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bobrowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brod" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2373-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Fox" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Fox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/05/099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grojean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Wells" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Englert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>